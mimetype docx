--- v0 (2026-07-04)
+++ v1 (2026-10-18)
@@ -1,408 +1,350 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
-  <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
-    <w:p w:rsidR="00D338E5" w:rsidRPr="00D338E5" w:rsidRDefault="00D338E5" w:rsidP="00026DBE">
+    <w:p w14:paraId="0CB991F7" w14:textId="77777777" w:rsidR="00D338E5" w:rsidRPr="00D338E5" w:rsidRDefault="00D338E5" w:rsidP="00026DBE">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="C00000"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9409"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00D338E5" w:rsidTr="00D338E5">
+      <w:tr w:rsidR="00D338E5" w14:paraId="0B054BCF" w14:textId="77777777" w:rsidTr="00D338E5">
         <w:trPr>
           <w:trHeight w:val="311"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9409" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C00000"/>
           </w:tcPr>
-          <w:p w:rsidR="00D338E5" w:rsidRPr="00D338E5" w:rsidRDefault="00D338E5" w:rsidP="00D338E5">
+          <w:p w14:paraId="46216AA6" w14:textId="77777777" w:rsidR="00D338E5" w:rsidRPr="00D338E5" w:rsidRDefault="00D338E5" w:rsidP="00D338E5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D338E5">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:t xml:space="preserve">Cover letter </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00D338E5" w:rsidRPr="00F35565" w:rsidRDefault="00D338E5" w:rsidP="00026DBE">
+    <w:p w14:paraId="6539EE15" w14:textId="77777777" w:rsidR="00D338E5" w:rsidRPr="00F35565" w:rsidRDefault="00D338E5" w:rsidP="00026DBE">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00026DBE" w:rsidRPr="00F35565" w:rsidRDefault="00026DBE" w:rsidP="00026DBE">
+    <w:p w14:paraId="7A6F8A12" w14:textId="77777777" w:rsidR="00026DBE" w:rsidRPr="00F35565" w:rsidRDefault="00026DBE" w:rsidP="00026DBE">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F35565">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Delete the text in green color and replace it with your own text if any.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00026DBE" w:rsidRPr="00F35565" w:rsidRDefault="00026DBE" w:rsidP="00026DBE">
+    <w:p w14:paraId="2410CAB4" w14:textId="77777777" w:rsidR="00026DBE" w:rsidRPr="00F35565" w:rsidRDefault="00026DBE" w:rsidP="00026DBE">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00026DBE" w:rsidRPr="00F35565" w:rsidRDefault="00026DBE" w:rsidP="00026DBE">
+    <w:p w14:paraId="333D201A" w14:textId="77777777" w:rsidR="00026DBE" w:rsidRPr="00F35565" w:rsidRDefault="00026DBE" w:rsidP="00026DBE">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="00B050"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F35565">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">To, Editor-in-Chief, International pharmacy </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>To, Editor-in-Chief, International pharmacy Acta</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B054E93" w14:textId="77777777" w:rsidR="00026DBE" w:rsidRPr="00F35565" w:rsidRDefault="00026DBE" w:rsidP="00026DBE">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="00B050"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00F35565">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
-          <w:sz w:val="24"/>
-[...6 lines deleted...]
-    <w:p w:rsidR="00026DBE" w:rsidRPr="00F35565" w:rsidRDefault="00026DBE" w:rsidP="00026DBE">
+          <w:color w:val="00B050"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> [insert data here –Day Month Year]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25A44208" w14:textId="77777777" w:rsidR="00026DBE" w:rsidRPr="00F35565" w:rsidRDefault="00026DBE" w:rsidP="00026DBE">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
-          <w:color w:val="00B050"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F35565">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
-          <w:color w:val="00B050"/>
-[...5 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Re: submission of Manuscript to International Pharmacy Acta for publication </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29860493" w14:textId="77777777" w:rsidR="00026DBE" w:rsidRPr="00F35565" w:rsidRDefault="00026DBE" w:rsidP="00026DBE">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="156A42D0" w14:textId="77777777" w:rsidR="00FF3D3B" w:rsidRPr="00F35565" w:rsidRDefault="00FF3D3B" w:rsidP="00FF3D3B">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00F35565">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
-          <w:color w:val="00B050"/>
-[...73 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Dear Editor,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FF3D3B" w:rsidRPr="00F35565" w:rsidRDefault="00FF3D3B" w:rsidP="00FF3D3B">
+    <w:p w14:paraId="2891DD03" w14:textId="77777777" w:rsidR="00FF3D3B" w:rsidRPr="00F35565" w:rsidRDefault="00FF3D3B" w:rsidP="00FF3D3B">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F35565">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>I/We would like my/our submitted manuscript entitled “</w:t>
       </w:r>
       <w:r w:rsidRPr="00F35565">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="00B050"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>[insert title of your manuscript here]</w:t>
       </w:r>
       <w:r w:rsidRPr="00F35565">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">” to be considered for publication in </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">the International Pharmacy </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>the International Pharmacy Acta</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F35565">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="00B050"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F35565">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">as </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F35565">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="00B050"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>[insert article type here</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F35565">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F35565">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="00B050"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>for example, original research article, systematic review, meta-analysis, clinical trial]</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
-          <w:sz w:val="24"/>
-[...4 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+          <w:color w:val="00B050"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E5922">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>article</w:t>
+      </w:r>
       <w:r w:rsidRPr="00F35565">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
-          <w:color w:val="00B050"/>
-[...58 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FF3D3B" w:rsidRPr="00F35565" w:rsidRDefault="00FF3D3B" w:rsidP="00FF3D3B">
+    <w:p w14:paraId="7ED87F72" w14:textId="77777777" w:rsidR="00FF3D3B" w:rsidRPr="00F35565" w:rsidRDefault="00FF3D3B" w:rsidP="00FF3D3B">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F35565">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">I/We hereby confirm that I/we have studied </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>the IPA guidelines and I/</w:t>
       </w:r>
@@ -425,236 +367,216 @@
       <w:r w:rsidRPr="00F35565">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">we authors of the above mentioned manuscript accept all of IPA </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>protocols and format</w:t>
       </w:r>
       <w:r w:rsidRPr="00F35565">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> in this regards.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FF3D3B" w:rsidRPr="00F35565" w:rsidRDefault="00FF3D3B" w:rsidP="00FF3D3B">
+    <w:p w14:paraId="529E43EE" w14:textId="77777777" w:rsidR="00FF3D3B" w:rsidRPr="00F35565" w:rsidRDefault="00FF3D3B" w:rsidP="00FF3D3B">
       <w:pPr>
         <w:spacing w:after="100" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="00B050"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F35565">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="00B050"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">[Briefly explain the content presented in this manuscript in your own word including the significance of your work and novelties presented in your work.] </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FF3D3B" w:rsidRPr="00F35565" w:rsidRDefault="00FF3D3B" w:rsidP="00FF3D3B">
+    <w:p w14:paraId="1CA0E3B2" w14:textId="77777777" w:rsidR="00FF3D3B" w:rsidRPr="00F35565" w:rsidRDefault="00FF3D3B" w:rsidP="00FF3D3B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="00B050"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F35565">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="00B050"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Please state any potential conflict of interest such as:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FF3D3B" w:rsidRPr="00F35565" w:rsidRDefault="00FF3D3B" w:rsidP="00FF3D3B">
+    <w:p w14:paraId="634BDC28" w14:textId="77777777" w:rsidR="00FF3D3B" w:rsidRPr="00F35565" w:rsidRDefault="00FF3D3B" w:rsidP="00FF3D3B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="00B050"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F35565">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="00B050"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">1) Funding and financial connections and support, including any resources that any of </w:t>
-[...22 lines deleted...]
-    <w:p w:rsidR="00FF3D3B" w:rsidRPr="00F35565" w:rsidRDefault="00FF3D3B" w:rsidP="00FF3D3B">
+        <w:t>1) Funding and financial connections and support, including any resources that any of this manuscript co-authors might have received directly or indirectly for this job or publication</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7049E915" w14:textId="77777777" w:rsidR="00FF3D3B" w:rsidRPr="00F35565" w:rsidRDefault="00FF3D3B" w:rsidP="00FF3D3B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="00B050"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="00B050"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2) A</w:t>
       </w:r>
       <w:r w:rsidRPr="00F35565">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="00B050"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ny personal relationship, rivalries, academic competition</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FF3D3B" w:rsidRPr="00F35565" w:rsidRDefault="00FF3D3B" w:rsidP="00FF3D3B">
+    <w:p w14:paraId="5E7FC2D0" w14:textId="77777777" w:rsidR="00FF3D3B" w:rsidRPr="00F35565" w:rsidRDefault="00FF3D3B" w:rsidP="00FF3D3B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="00B050"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F35565">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="00B050"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">3) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="00B050"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidRPr="00F35565">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="00B050"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ny intellectual properties</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FF3D3B" w:rsidRPr="00F35565" w:rsidRDefault="00FF3D3B" w:rsidP="00FF3D3B">
+    <w:p w14:paraId="66618CE3" w14:textId="77777777" w:rsidR="00FF3D3B" w:rsidRPr="00F35565" w:rsidRDefault="00FF3D3B" w:rsidP="00FF3D3B">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="00B050"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F35565">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="00B050"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>In case of the lack of any kind of conflict of interests of any of co-authors mentioned in this manuscript, please nil or none declared.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EC4ECE" w:rsidRPr="00F35565" w:rsidRDefault="00EC4ECE" w:rsidP="006C0333">
+    <w:p w14:paraId="4766CCD0" w14:textId="77777777" w:rsidR="00EC4ECE" w:rsidRPr="00F35565" w:rsidRDefault="00EC4ECE" w:rsidP="006C0333">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="00B050"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00EC4ECE" w:rsidRPr="00F35565" w:rsidRDefault="00FF3D3B" w:rsidP="00EC4ECE">
+    <w:p w14:paraId="4DCC1410" w14:textId="77777777" w:rsidR="00EC4ECE" w:rsidRPr="00F35565" w:rsidRDefault="00FF3D3B" w:rsidP="00EC4ECE">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F35565">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">We give the rights to </w:t>
       </w:r>
       <w:r w:rsidRPr="00F35565">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="00B050"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -677,776 +599,712 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidRPr="00F35565">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">IPA from this point onward and will make necessary changes as per the IPA requests. So please address all correspondence to: </w:t>
       </w:r>
       <w:r w:rsidR="00EC4ECE" w:rsidRPr="00F35565">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EC4ECE" w:rsidRPr="00F35565" w:rsidRDefault="00EC4ECE" w:rsidP="00EC4ECE">
+    <w:p w14:paraId="292A951D" w14:textId="77777777" w:rsidR="00EC4ECE" w:rsidRPr="00F35565" w:rsidRDefault="00EC4ECE" w:rsidP="00EC4ECE">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="00B050"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F35565">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="00B050"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> [</w:t>
-[...24 lines deleted...]
-    <w:p w:rsidR="00DB1E20" w:rsidRDefault="00DB1E20">
+        <w:t xml:space="preserve"> [insert contact address, telephone and fax numbers, and e-mail address of corresponding author]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61A73135" w14:textId="77777777" w:rsidR="00DB1E20" w:rsidRDefault="00DB1E20">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B05110" w:rsidRPr="00D338E5" w:rsidRDefault="00B05110" w:rsidP="00B05110">
+    <w:p w14:paraId="66179684" w14:textId="77777777" w:rsidR="00B05110" w:rsidRPr="00D338E5" w:rsidRDefault="00B05110" w:rsidP="00B05110">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="C00000"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9409"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00B05110" w:rsidTr="00143606">
+      <w:tr w:rsidR="00B05110" w14:paraId="4FC60003" w14:textId="77777777" w:rsidTr="00143606">
         <w:trPr>
           <w:trHeight w:val="311"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9409" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C00000"/>
           </w:tcPr>
-          <w:p w:rsidR="00B05110" w:rsidRPr="00D338E5" w:rsidRDefault="00B05110" w:rsidP="00143606">
+          <w:p w14:paraId="31F6451C" w14:textId="77777777" w:rsidR="00B05110" w:rsidRPr="00D338E5" w:rsidRDefault="00B05110" w:rsidP="00143606">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:t>Title Page</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00B05110" w:rsidRPr="00BA7CA7" w:rsidRDefault="00B05110" w:rsidP="00A6518D">
+    <w:p w14:paraId="79FB5FCF" w14:textId="77777777" w:rsidR="00B05110" w:rsidRPr="00BA7CA7" w:rsidRDefault="00B05110" w:rsidP="00A6518D">
       <w:pPr>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2884"/>
         <w:gridCol w:w="6509"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00BB7388" w:rsidTr="00BB7388">
+      <w:tr w:rsidR="00BB7388" w14:paraId="5B7E5F16" w14:textId="77777777" w:rsidTr="00BB7388">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2884" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00BB7388" w:rsidRDefault="00BB7388" w:rsidP="00171400">
+          <w:p w14:paraId="3B97778B" w14:textId="77777777" w:rsidR="00BB7388" w:rsidRDefault="00BB7388" w:rsidP="00171400">
             <w:pPr>
               <w:spacing w:before="100" w:line="480" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AE3A89">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Manuscript title</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6509" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00DA14DA" w:rsidRPr="00042755" w:rsidRDefault="00DA14DA" w:rsidP="00171400">
+          <w:p w14:paraId="3CD1E657" w14:textId="77777777" w:rsidR="00DA14DA" w:rsidRPr="00042755" w:rsidRDefault="00DA14DA" w:rsidP="00171400">
             <w:pPr>
               <w:spacing w:before="100" w:after="100"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00042755">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Titles should be concise, specific, and informative and should contain the key points of the work and questions and declarative sentences should be avoided.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BB7388" w:rsidTr="00BB7388">
+      <w:tr w:rsidR="00BB7388" w14:paraId="1933C127" w14:textId="77777777" w:rsidTr="00BB7388">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2884" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00BB7388" w:rsidRDefault="00BB7388" w:rsidP="00171400">
+          <w:p w14:paraId="1A12B3C6" w14:textId="77777777" w:rsidR="00BB7388" w:rsidRDefault="00BB7388" w:rsidP="00171400">
             <w:pPr>
               <w:spacing w:before="100"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AE3A89">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Running title</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6509" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00BB7388" w:rsidRPr="00042755" w:rsidRDefault="00DA14DA" w:rsidP="00171400">
+          <w:p w14:paraId="5A87722B" w14:textId="77777777" w:rsidR="00BB7388" w:rsidRPr="00042755" w:rsidRDefault="00DA14DA" w:rsidP="00171400">
             <w:pPr>
               <w:spacing w:before="100" w:after="100"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00042755">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>a short version of the title (up to 40 characters including spaces)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BB7388" w:rsidTr="00BB7388">
+      <w:tr w:rsidR="00BB7388" w14:paraId="0448CA8C" w14:textId="77777777" w:rsidTr="00BB7388">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2884" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00BB7388" w:rsidRDefault="00BB7388" w:rsidP="00171400">
+          <w:p w14:paraId="7185AD5D" w14:textId="77777777" w:rsidR="00BB7388" w:rsidRDefault="00BB7388" w:rsidP="00171400">
             <w:pPr>
               <w:spacing w:before="100"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AE3A89">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Authors:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6509" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00BB7388" w:rsidRPr="00042755" w:rsidRDefault="00AB6140" w:rsidP="00171400">
+          <w:p w14:paraId="3058AB78" w14:textId="77777777" w:rsidR="00BB7388" w:rsidRPr="00042755" w:rsidRDefault="00AB6140" w:rsidP="00171400">
             <w:pPr>
               <w:spacing w:before="100" w:after="100"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00042755">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">List authors </w:t>
             </w:r>
             <w:r w:rsidRPr="00042755">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>in</w:t>
             </w:r>
             <w:r w:rsidRPr="00042755">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> the order in which they are to appear in the byline of the article (First name Middle name Last name).</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00AB6140" w:rsidRPr="00042755" w:rsidRDefault="00AB6140" w:rsidP="00171400">
+          <w:p w14:paraId="54B6D69C" w14:textId="77777777" w:rsidR="00AB6140" w:rsidRPr="00042755" w:rsidRDefault="00AB6140" w:rsidP="00171400">
             <w:pPr>
               <w:spacing w:before="100" w:after="100"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00042755">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Authors should be identified by superscripts and corresponded to the related affiliation. Additionally, put an asterisk in front of the name of the corresponding author. </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00AB6140" w:rsidRPr="00541010" w:rsidRDefault="00AB6140" w:rsidP="0012175F">
+          <w:p w14:paraId="05540B79" w14:textId="77777777" w:rsidR="00AB6140" w:rsidRPr="00541010" w:rsidRDefault="00AB6140" w:rsidP="0012175F">
             <w:pPr>
               <w:spacing w:before="100" w:after="100"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006D6C1C">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>For example:</w:t>
             </w:r>
             <w:r w:rsidR="0012175F" w:rsidRPr="006D6C1C">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
-            <w:hyperlink r:id="rId6" w:history="1">
+            <w:hyperlink r:id="rId5" w:history="1">
               <w:proofErr w:type="spellStart"/>
               <w:r w:rsidRPr="006D6C1C">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                   <w:color w:val="00B050"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                   <w:u w:val="none"/>
                 </w:rPr>
                 <w:t>Guobao</w:t>
               </w:r>
               <w:proofErr w:type="spellEnd"/>
               <w:r w:rsidRPr="006D6C1C">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                   <w:color w:val="00B050"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                   <w:u w:val="none"/>
                 </w:rPr>
                 <w:t xml:space="preserve"> </w:t>
               </w:r>
               <w:proofErr w:type="spellStart"/>
               <w:r w:rsidRPr="006D6C1C">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                   <w:color w:val="00B050"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                   <w:u w:val="none"/>
                 </w:rPr>
                 <w:t>Wei</w:t>
               </w:r>
             </w:hyperlink>
-            <w:hyperlink r:id="rId7" w:anchor="AFFA" w:tooltip="Affiliation: a" w:history="1">
+            <w:hyperlink r:id="rId6" w:anchor="AFFA" w:tooltip="Affiliation: a" w:history="1">
               <w:r w:rsidRPr="006D6C1C">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                   <w:color w:val="00B050"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                   <w:u w:val="none"/>
                   <w:vertAlign w:val="superscript"/>
                 </w:rPr>
                 <w:t>a</w:t>
               </w:r>
               <w:proofErr w:type="spellEnd"/>
             </w:hyperlink>
             <w:r w:rsidRPr="006D6C1C">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId7" w:history="1">
               <w:r w:rsidRPr="006D6C1C">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                   <w:color w:val="00B050"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                   <w:u w:val="none"/>
                 </w:rPr>
                 <w:t>Peter X. Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="006D6C1C">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:anchor="AFFB" w:tooltip="Affiliation: b" w:history="1">
+            <w:hyperlink r:id="rId8" w:anchor="AFFB" w:tooltip="Affiliation: b" w:history="1">
               <w:r w:rsidRPr="006D6C1C">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                   <w:color w:val="00B050"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                   <w:u w:val="none"/>
                   <w:vertAlign w:val="superscript"/>
                 </w:rPr>
                 <w:t>b</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="006D6C1C">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:anchor="AFFC" w:tooltip="Affiliation: c" w:history="1">
+            <w:hyperlink r:id="rId9" w:anchor="AFFC" w:tooltip="Affiliation: c" w:history="1">
               <w:r w:rsidRPr="006D6C1C">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                   <w:color w:val="00B050"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                   <w:u w:val="none"/>
                   <w:vertAlign w:val="superscript"/>
                 </w:rPr>
                 <w:t>c</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="006D6C1C">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>,*</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BB7388" w:rsidTr="00BB7388">
+      <w:tr w:rsidR="00BB7388" w14:paraId="7CC80E01" w14:textId="77777777" w:rsidTr="00BB7388">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2884" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00BB7388" w:rsidRDefault="00BB7388" w:rsidP="00171400">
+          <w:p w14:paraId="778F0910" w14:textId="77777777" w:rsidR="00BB7388" w:rsidRDefault="00BB7388" w:rsidP="00171400">
             <w:pPr>
               <w:spacing w:before="100"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B348F1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Authors</w:t>
             </w:r>
             <w:r w:rsidRPr="00B348F1">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>’</w:t>
             </w:r>
             <w:r w:rsidRPr="00B348F1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> Affiliations:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6509" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="006D6C1C" w:rsidRDefault="006D6C1C" w:rsidP="006D6C1C">
+          <w:p w14:paraId="455BB175" w14:textId="77777777" w:rsidR="006D6C1C" w:rsidRDefault="006D6C1C" w:rsidP="006D6C1C">
             <w:pPr>
               <w:spacing w:before="100" w:after="100"/>
               <w:ind w:left="340" w:hanging="340"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006D6C1C">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>For example</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00AB6140" w:rsidRPr="006D6C1C" w:rsidRDefault="00AB6140" w:rsidP="006D6C1C">
+          <w:p w14:paraId="69B3BF13" w14:textId="77777777" w:rsidR="00AB6140" w:rsidRPr="006D6C1C" w:rsidRDefault="00AB6140" w:rsidP="006D6C1C">
             <w:pPr>
               <w:spacing w:before="100" w:after="100"/>
               <w:ind w:left="340" w:hanging="340"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="006D6C1C">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>a</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="006D6C1C">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="006D6C1C" w:rsidRPr="006D6C1C">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pharmaceutical Sciences of Research Center, </w:t>
-[...39 lines deleted...]
-              <w:t xml:space="preserve"> University of Medical Sciences, Tehran, Iran.</w:t>
+              <w:t>Pharmaceutical Sciences of Research Center, Shahid Beheshti University of Medical Sciences, Tehran, Iran.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00BB7388" w:rsidRPr="00541010" w:rsidRDefault="00BB7388" w:rsidP="0012175F">
+          <w:p w14:paraId="2FB6397C" w14:textId="77777777" w:rsidR="00BB7388" w:rsidRPr="00541010" w:rsidRDefault="00BB7388" w:rsidP="0012175F">
             <w:pPr>
               <w:spacing w:before="100" w:after="100"/>
               <w:ind w:left="284" w:hanging="284"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BB7388" w:rsidTr="00BB7388">
+      <w:tr w:rsidR="00BB7388" w14:paraId="315E475B" w14:textId="77777777" w:rsidTr="00BB7388">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2884" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00BB7388" w:rsidRDefault="00BB7388" w:rsidP="00171400">
+          <w:p w14:paraId="21CE32E7" w14:textId="77777777" w:rsidR="00BB7388" w:rsidRDefault="00BB7388" w:rsidP="00171400">
             <w:pPr>
               <w:spacing w:before="100"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00237E6D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>*Corresponding author:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6509" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AB6140" w:rsidRPr="00042755" w:rsidRDefault="00AB6140" w:rsidP="00AC5344">
+          <w:p w14:paraId="7E83892D" w14:textId="77777777" w:rsidR="00AB6140" w:rsidRPr="00042755" w:rsidRDefault="00AB6140" w:rsidP="00AC5344">
             <w:pPr>
               <w:spacing w:before="100" w:after="100"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00042755">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">The corresponding author is the one individual of authorship group who takes primary responsibility for communication with the journal during the manuscript submission, peer review, and publication process, and typically ensures </w:t>
             </w:r>
             <w:r w:rsidR="005A297F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
@@ -1477,268 +1335,268 @@
                 <w:color w:val="00B050"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> are pro</w:t>
             </w:r>
             <w:r w:rsidR="005A297F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>perly completed. Also,</w:t>
             </w:r>
             <w:r w:rsidRPr="00042755">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> The corresponding author should be available after publication to respond to critiques of the work and cooperate with any requests from the journal for data or additional information and questions about the paper arise after publication.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00AB6140" w:rsidRPr="00042755" w:rsidRDefault="00AB6140" w:rsidP="00171400">
+          <w:p w14:paraId="17328B92" w14:textId="77777777" w:rsidR="00AB6140" w:rsidRPr="00042755" w:rsidRDefault="00AB6140" w:rsidP="00171400">
             <w:pPr>
               <w:spacing w:before="100" w:after="100"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00BB7388" w:rsidRPr="00042755" w:rsidRDefault="00AB6140" w:rsidP="00AC5344">
+          <w:p w14:paraId="09211C36" w14:textId="77777777" w:rsidR="00BB7388" w:rsidRPr="00042755" w:rsidRDefault="00AB6140" w:rsidP="00AC5344">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00042755">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>First name Middle name Last name; Academic degree; Affiliation</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00AB6140" w:rsidRPr="00042755" w:rsidRDefault="00AB6140" w:rsidP="00AC5344">
+          <w:p w14:paraId="5643F19F" w14:textId="77777777" w:rsidR="00AB6140" w:rsidRPr="00042755" w:rsidRDefault="00AB6140" w:rsidP="00AC5344">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00042755">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Tel</w:t>
             </w:r>
             <w:r w:rsidRPr="00042755">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00AB6140" w:rsidRPr="00042755" w:rsidRDefault="00AB6140" w:rsidP="00AC5344">
+          <w:p w14:paraId="07994ED6" w14:textId="77777777" w:rsidR="00AB6140" w:rsidRPr="00042755" w:rsidRDefault="00AB6140" w:rsidP="00AC5344">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00042755">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Fax:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00AB6140" w:rsidRPr="00042755" w:rsidRDefault="00AB6140" w:rsidP="00AC5344">
+          <w:p w14:paraId="1F7214B4" w14:textId="77777777" w:rsidR="00AB6140" w:rsidRPr="00042755" w:rsidRDefault="00AB6140" w:rsidP="00AC5344">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00042755">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Email:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00AB6140" w:rsidRPr="00541010" w:rsidRDefault="00AB6140" w:rsidP="00AC5344">
+          <w:p w14:paraId="7690F044" w14:textId="77777777" w:rsidR="00AB6140" w:rsidRPr="00541010" w:rsidRDefault="00AB6140" w:rsidP="00AC5344">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00042755">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Mailing address:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00042755" w:rsidRDefault="00042755" w:rsidP="00A6518D">
+    <w:p w14:paraId="08E44235" w14:textId="77777777" w:rsidR="00042755" w:rsidRDefault="00042755" w:rsidP="00A6518D">
       <w:pPr>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00042755" w:rsidRDefault="00042755">
+    <w:p w14:paraId="37CC9E0E" w14:textId="77777777" w:rsidR="00042755" w:rsidRDefault="00042755">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F105ED" w:rsidRPr="005D5496" w:rsidRDefault="00F105ED" w:rsidP="00F105ED">
+    <w:p w14:paraId="3FD85EC5" w14:textId="77777777" w:rsidR="00F105ED" w:rsidRPr="005D5496" w:rsidRDefault="00F105ED" w:rsidP="00F105ED">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="2"/>
           <w:szCs w:val="2"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="C00000"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9409"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00F105ED" w:rsidTr="00143606">
+      <w:tr w:rsidR="00F105ED" w14:paraId="43A09B6D" w14:textId="77777777" w:rsidTr="00143606">
         <w:trPr>
           <w:trHeight w:val="311"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9409" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C00000"/>
           </w:tcPr>
-          <w:p w:rsidR="00F105ED" w:rsidRPr="00D338E5" w:rsidRDefault="00F105ED" w:rsidP="00143606">
+          <w:p w14:paraId="6AB883AE" w14:textId="77777777" w:rsidR="00F105ED" w:rsidRPr="00D338E5" w:rsidRDefault="00F105ED" w:rsidP="00143606">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:t>Abstract</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00B05110" w:rsidRPr="005D5496" w:rsidRDefault="00B05110" w:rsidP="00A6518D">
+    <w:p w14:paraId="0377900D" w14:textId="77777777" w:rsidR="00B05110" w:rsidRPr="005D5496" w:rsidRDefault="00B05110" w:rsidP="00A6518D">
       <w:pPr>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008E18A9" w:rsidRPr="00FB4972" w:rsidRDefault="008E18A9" w:rsidP="005A297F">
+    <w:p w14:paraId="1CDDE1F8" w14:textId="77777777" w:rsidR="008E18A9" w:rsidRPr="00FB4972" w:rsidRDefault="008E18A9" w:rsidP="005A297F">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Abstracts should not exceed 500 words unless listed otherwise. For the ease of fast review and page layout, all</w:t>
       </w:r>
       <w:r w:rsidRPr="00FB4972">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
@@ -1778,345 +1636,332 @@
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Abstract format</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="005A297F">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CB7959" w:rsidRPr="008E18A9" w:rsidRDefault="00CB7959" w:rsidP="00A6518D">
+    <w:p w14:paraId="0732B71F" w14:textId="77777777" w:rsidR="00CB7959" w:rsidRPr="008E18A9" w:rsidRDefault="00CB7959" w:rsidP="00A6518D">
       <w:pPr>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="8"/>
           <w:szCs w:val="8"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00734A06" w:rsidRPr="00B90E74" w:rsidRDefault="00734A06" w:rsidP="00515846">
+    <w:p w14:paraId="3FA7D370" w14:textId="77777777" w:rsidR="00734A06" w:rsidRPr="00B90E74" w:rsidRDefault="00734A06" w:rsidP="00515846">
       <w:pPr>
         <w:spacing w:after="100" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="00B050"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00B90E74">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="00B050"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>for</w:t>
-[...11 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">for </w:t>
       </w:r>
       <w:r w:rsidR="00515846" w:rsidRPr="00515846">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="00B050"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>Commentaries</w:t>
       </w:r>
       <w:r w:rsidRPr="00B90E74">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="00B050"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1560"/>
         <w:gridCol w:w="7833"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00734A06" w:rsidTr="00CB7959">
+      <w:tr w:rsidR="00734A06" w14:paraId="3E2B5F66" w14:textId="77777777" w:rsidTr="00CB7959">
         <w:trPr>
           <w:trHeight w:val="1535"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00734A06" w:rsidRPr="00CB7959" w:rsidRDefault="00734A06" w:rsidP="00CB7959">
+          <w:p w14:paraId="24674BDA" w14:textId="77777777" w:rsidR="00734A06" w:rsidRPr="00CB7959" w:rsidRDefault="00734A06" w:rsidP="00CB7959">
             <w:pPr>
               <w:spacing w:before="100" w:line="480" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB7959">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Abstract:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7833" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00515846" w:rsidRDefault="00515846" w:rsidP="00515846">
+          <w:p w14:paraId="29D5ADB5" w14:textId="77777777" w:rsidR="00515846" w:rsidRDefault="00515846" w:rsidP="00515846">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00515846">
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Introduction:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00515846" w:rsidRDefault="00515846" w:rsidP="00515846">
+          <w:p w14:paraId="0575C57C" w14:textId="77777777" w:rsidR="00515846" w:rsidRDefault="00515846" w:rsidP="00515846">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00515846" w:rsidRDefault="00515846" w:rsidP="00515846">
+          <w:p w14:paraId="1225D987" w14:textId="77777777" w:rsidR="00515846" w:rsidRDefault="00515846" w:rsidP="00515846">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00515846" w:rsidRPr="00515846" w:rsidRDefault="00515846" w:rsidP="00515846">
+          <w:p w14:paraId="5116BB5A" w14:textId="77777777" w:rsidR="00515846" w:rsidRPr="00515846" w:rsidRDefault="00515846" w:rsidP="00515846">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00515846" w:rsidRDefault="00515846" w:rsidP="00515846">
+          <w:p w14:paraId="701E4515" w14:textId="77777777" w:rsidR="00515846" w:rsidRDefault="00515846" w:rsidP="00515846">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00515846">
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Criticism &amp; Discussion:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00515846" w:rsidRDefault="00515846" w:rsidP="00515846">
+          <w:p w14:paraId="544D2B37" w14:textId="77777777" w:rsidR="00515846" w:rsidRDefault="00515846" w:rsidP="00515846">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00515846" w:rsidRDefault="00515846" w:rsidP="00515846">
+          <w:p w14:paraId="2F7FCF19" w14:textId="77777777" w:rsidR="00515846" w:rsidRDefault="00515846" w:rsidP="00515846">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00515846" w:rsidRPr="00515846" w:rsidRDefault="00515846" w:rsidP="00515846">
+          <w:p w14:paraId="5538BE0F" w14:textId="77777777" w:rsidR="00515846" w:rsidRPr="00515846" w:rsidRDefault="00515846" w:rsidP="00515846">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00DD7975" w:rsidRPr="00DD7975" w:rsidRDefault="00515846" w:rsidP="00515846">
+          <w:p w14:paraId="7CE02654" w14:textId="77777777" w:rsidR="00DD7975" w:rsidRPr="00DD7975" w:rsidRDefault="00515846" w:rsidP="00515846">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00515846">
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Conclusion:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00734A06" w:rsidTr="00734A06">
+      <w:tr w:rsidR="00734A06" w14:paraId="2D33B4CD" w14:textId="77777777" w:rsidTr="00734A06">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00734A06" w:rsidRPr="00CB7959" w:rsidRDefault="00734A06" w:rsidP="00CB7959">
+          <w:p w14:paraId="20F7A1B3" w14:textId="77777777" w:rsidR="00734A06" w:rsidRPr="00CB7959" w:rsidRDefault="00734A06" w:rsidP="00CB7959">
             <w:pPr>
               <w:spacing w:before="100" w:line="480" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00CB7959">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Funding</w:t>
             </w:r>
             <w:r w:rsidRPr="00CB7959">
               <w:rPr>
@@ -2126,164 +1971,155 @@
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>s</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00CB7959">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7833" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00734A06" w:rsidRPr="00CB7959" w:rsidRDefault="00CB7959" w:rsidP="00CB7959">
+          <w:p w14:paraId="57031B1B" w14:textId="77777777" w:rsidR="00734A06" w:rsidRPr="00CB7959" w:rsidRDefault="00CB7959" w:rsidP="00CB7959">
             <w:pPr>
               <w:spacing w:before="100"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005A297F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:color w:val="00B050"/>
               </w:rPr>
               <w:t>Funding sources should be listed separately after the Abstract to facilitate proper display and indexing for search retrieval by MEDLINE.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00734A06" w:rsidTr="00734A06">
+      <w:tr w:rsidR="00734A06" w14:paraId="50BC133F" w14:textId="77777777" w:rsidTr="00734A06">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00734A06" w:rsidRPr="00CB7959" w:rsidRDefault="00734A06" w:rsidP="00CB7959">
+          <w:p w14:paraId="33ABD5B8" w14:textId="77777777" w:rsidR="00734A06" w:rsidRPr="00CB7959" w:rsidRDefault="00734A06" w:rsidP="00CB7959">
             <w:pPr>
               <w:spacing w:before="100" w:line="480" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB7959">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Keywords:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7833" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00734A06" w:rsidRPr="00CB7959" w:rsidRDefault="00CB7959" w:rsidP="00CB7959">
+          <w:p w14:paraId="6232C4FD" w14:textId="77777777" w:rsidR="00734A06" w:rsidRPr="00CB7959" w:rsidRDefault="00CB7959" w:rsidP="00CB7959">
             <w:pPr>
               <w:spacing w:before="100"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005A297F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:color w:val="00B050"/>
               </w:rPr>
               <w:t xml:space="preserve">3 to 10 key words </w:t>
             </w:r>
             <w:r w:rsidRPr="005A297F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:color w:val="00B050"/>
               </w:rPr>
               <w:t>or phrases that author believes are representative of main content of the article</w:t>
             </w:r>
             <w:r w:rsidRPr="005A297F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:color w:val="00B050"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="005A297F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:color w:val="00B050"/>
               </w:rPr>
-              <w:t>it</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t xml:space="preserve">it is recommended </w:t>
+            </w:r>
             <w:r w:rsidRPr="005A297F">
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
-[...5 lines deleted...]
-              <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:color w:val="00B050"/>
               </w:rPr>
               <w:t xml:space="preserve">to select  terms from the medical subject headings list of </w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r w:rsidRPr="00CB7959">
                 <w:rPr>
                   <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t>nlm.nih.gov/mesh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00CB7959">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="005A297F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:color w:val="00B050"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="005A297F">
               <w:rPr>
@@ -2296,860 +2132,809 @@
             <w:r w:rsidRPr="005A297F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:color w:val="00B050"/>
               </w:rPr>
               <w:t xml:space="preserve"> terms)</w:t>
             </w:r>
             <w:r w:rsidRPr="005A297F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:color w:val="00B050"/>
               </w:rPr>
               <w:t xml:space="preserve"> but they </w:t>
             </w:r>
             <w:r w:rsidRPr="005A297F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:color w:val="00B050"/>
               </w:rPr>
               <w:t>can be of the authors’ own choice.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00DB10A8" w:rsidRDefault="00DB10A8">
+    <w:p w14:paraId="5A3B42F5" w14:textId="77777777" w:rsidR="00DB10A8" w:rsidRDefault="00DB10A8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F105ED" w:rsidRPr="00DB10A8" w:rsidRDefault="00F105ED" w:rsidP="004F741B">
+    <w:p w14:paraId="2E84A080" w14:textId="77777777" w:rsidR="00F105ED" w:rsidRPr="00DB10A8" w:rsidRDefault="00F105ED" w:rsidP="004F741B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="C00000"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9421"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00DB10A8" w:rsidTr="00DB10A8">
+      <w:tr w:rsidR="00DB10A8" w14:paraId="030C92E0" w14:textId="77777777" w:rsidTr="00DB10A8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9421" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C00000"/>
           </w:tcPr>
-          <w:p w:rsidR="00DB10A8" w:rsidRPr="00D338E5" w:rsidRDefault="00DB10A8" w:rsidP="00281D46">
+          <w:p w14:paraId="310E0CC4" w14:textId="77777777" w:rsidR="00DB10A8" w:rsidRPr="00D338E5" w:rsidRDefault="00DB10A8" w:rsidP="00281D46">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:t>Manuscript Main Text</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00DB10A8" w:rsidRDefault="00DB10A8" w:rsidP="004F741B">
+    <w:p w14:paraId="146B3C6C" w14:textId="77777777" w:rsidR="00DB10A8" w:rsidRDefault="00DB10A8" w:rsidP="004F741B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0008293F" w:rsidRDefault="0008293F" w:rsidP="002E3B25">
+    <w:p w14:paraId="70F9B2AE" w14:textId="77777777" w:rsidR="0008293F" w:rsidRDefault="0008293F" w:rsidP="002E3B25">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="00B050"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00B90E74">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="00B050"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>for</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00B90E74">
+        <w:t xml:space="preserve">for </w:t>
+      </w:r>
+      <w:r w:rsidR="002E3B25" w:rsidRPr="002E3B25">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="00B050"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="002E3B25" w:rsidRPr="002E3B25">
+        <w:t>Commentaries</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B90E74">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="00B050"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>Commentaries</w:t>
-[...9 lines deleted...]
-        </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002E3B25" w:rsidRDefault="002E3B25" w:rsidP="004F741B">
+    <w:p w14:paraId="3648BDF0" w14:textId="77777777" w:rsidR="002E3B25" w:rsidRDefault="002E3B25" w:rsidP="004F741B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="002E3B25" w:rsidRPr="002E3B25" w:rsidRDefault="002E3B25" w:rsidP="002E3B25">
+    <w:p w14:paraId="1FAB7C6D" w14:textId="77777777" w:rsidR="002E3B25" w:rsidRPr="002E3B25" w:rsidRDefault="002E3B25" w:rsidP="002E3B25">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="180"/>
           <w:tab w:val="left" w:pos="270"/>
         </w:tabs>
         <w:spacing w:line="216" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002E3B25">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Introduction&amp; Question</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002E3B25" w:rsidRPr="002E3B25" w:rsidRDefault="002E3B25" w:rsidP="002E3B25">
+    <w:p w14:paraId="10D12C14" w14:textId="77777777" w:rsidR="002E3B25" w:rsidRPr="002E3B25" w:rsidRDefault="002E3B25" w:rsidP="002E3B25">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="180"/>
           <w:tab w:val="left" w:pos="270"/>
         </w:tabs>
         <w:spacing w:line="216" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="002E3B25" w:rsidRPr="002E3B25" w:rsidRDefault="002E3B25" w:rsidP="002E3B25">
+    <w:p w14:paraId="4394C3DF" w14:textId="77777777" w:rsidR="002E3B25" w:rsidRPr="002E3B25" w:rsidRDefault="002E3B25" w:rsidP="002E3B25">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="180"/>
           <w:tab w:val="left" w:pos="270"/>
         </w:tabs>
         <w:spacing w:line="216" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="002E3B25" w:rsidRPr="002E3B25" w:rsidRDefault="002E3B25" w:rsidP="002E3B25">
+    <w:p w14:paraId="3D2B1C3A" w14:textId="77777777" w:rsidR="002E3B25" w:rsidRPr="002E3B25" w:rsidRDefault="002E3B25" w:rsidP="002E3B25">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="90"/>
           <w:tab w:val="left" w:pos="180"/>
           <w:tab w:val="left" w:pos="270"/>
         </w:tabs>
         <w:spacing w:line="216" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002E3B25">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Criticism &amp; Discussion</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002E3B25" w:rsidRPr="002E3B25" w:rsidRDefault="002E3B25" w:rsidP="002E3B25">
+    <w:p w14:paraId="39E6AB39" w14:textId="77777777" w:rsidR="002E3B25" w:rsidRPr="002E3B25" w:rsidRDefault="002E3B25" w:rsidP="002E3B25">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="90"/>
           <w:tab w:val="left" w:pos="180"/>
           <w:tab w:val="left" w:pos="270"/>
         </w:tabs>
         <w:spacing w:line="216" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="002E3B25" w:rsidRPr="002E3B25" w:rsidRDefault="002E3B25" w:rsidP="002E3B25">
+    <w:p w14:paraId="61436E7D" w14:textId="77777777" w:rsidR="002E3B25" w:rsidRPr="002E3B25" w:rsidRDefault="002E3B25" w:rsidP="002E3B25">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="90"/>
           <w:tab w:val="left" w:pos="180"/>
           <w:tab w:val="left" w:pos="270"/>
         </w:tabs>
         <w:spacing w:line="216" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="002E3B25" w:rsidRDefault="002E3B25" w:rsidP="002E3B25">
+    <w:p w14:paraId="72F2A7DE" w14:textId="77777777" w:rsidR="002E3B25" w:rsidRDefault="002E3B25" w:rsidP="002E3B25">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="180"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002E3B25">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Conclusion</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002E3B25" w:rsidRPr="002E3B25" w:rsidRDefault="002E3B25" w:rsidP="002E3B25">
+    <w:p w14:paraId="621EF685" w14:textId="77777777" w:rsidR="002E3B25" w:rsidRPr="002E3B25" w:rsidRDefault="002E3B25" w:rsidP="002E3B25">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="180"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="002E3B25" w:rsidRPr="002E3B25" w:rsidRDefault="002E3B25" w:rsidP="002E3B25">
+    <w:p w14:paraId="58E4245B" w14:textId="77777777" w:rsidR="002E3B25" w:rsidRPr="002E3B25" w:rsidRDefault="002E3B25" w:rsidP="002E3B25">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="180"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="002E3B25" w:rsidRPr="002E3B25" w:rsidRDefault="002E3B25" w:rsidP="002E3B25">
+    <w:p w14:paraId="4353A14F" w14:textId="77777777" w:rsidR="002E3B25" w:rsidRPr="002E3B25" w:rsidRDefault="00E30E70" w:rsidP="002E3B25">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="180"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId12" w:anchor="formatting-abbreviations" w:history="1">
-        <w:r w:rsidRPr="002E3B25">
+      <w:hyperlink r:id="rId11" w:anchor="formatting-abbreviations" w:history="1">
+        <w:r w:rsidR="002E3B25" w:rsidRPr="002E3B25">
           <w:rPr>
             <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0070C0"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>List of abbreviations used</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="002E3B25">
+      <w:r w:rsidR="002E3B25" w:rsidRPr="002E3B25">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (if any)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002E3B25" w:rsidRDefault="002E3B25" w:rsidP="004F741B">
+    <w:p w14:paraId="7A601CE7" w14:textId="77777777" w:rsidR="002E3B25" w:rsidRDefault="002E3B25" w:rsidP="004F741B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="002E3B25" w:rsidRDefault="002E3B25" w:rsidP="004F741B">
+    <w:p w14:paraId="5441B584" w14:textId="77777777" w:rsidR="002E3B25" w:rsidRDefault="002E3B25" w:rsidP="004F741B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="74AEB938" wp14:editId="6E048803">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2F6F486C" wp14:editId="5B3A230F">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>604520</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>134620</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5086350" cy="787400"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="14" name="Text Box 14"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="5086350" cy="787400"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:schemeClr val="accent2">
                             <a:lumMod val="20000"/>
                             <a:lumOff val="80000"/>
                           </a:schemeClr>
                         </a:solidFill>
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w:rsidR="001451BC" w:rsidRPr="004F741B" w:rsidRDefault="001451BC" w:rsidP="00326CBD">
+                          <w:p w14:paraId="0291730F" w14:textId="77777777" w:rsidR="001451BC" w:rsidRPr="004F741B" w:rsidRDefault="001451BC" w:rsidP="00326CBD">
                             <w:pPr>
                               <w:spacing w:after="0"/>
                               <w:ind w:left="-90" w:right="-105"/>
                               <w:suppressOverlap/>
                               <w:jc w:val="both"/>
                               <w:rPr>
                                 <w:rFonts w:cstheme="minorHAnsi"/>
                                 <w:color w:val="000000" w:themeColor="text1"/>
                                 <w:spacing w:val="-6"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="004F741B">
                               <w:rPr>
                                 <w:rFonts w:cstheme="minorHAnsi"/>
                                 <w:color w:val="000000" w:themeColor="text1"/>
                                 <w:spacing w:val="-6"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:t xml:space="preserve">Reference numbers in the text should be inserted immediately after punctuation (with no word spacing). Where more than one reference is cited, these should be separated by a comma, for example: </w:t>
                             </w:r>
                             <w:r w:rsidRPr="004F741B">
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                                 <w:color w:val="00B050"/>
                                 <w:spacing w:val="-6"/>
                               </w:rPr>
-                              <w:t>[2</w:t>
-[...17 lines deleted...]
-                              <w:t>]</w:t>
+                              <w:t>[2,3,4]</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="001451BC" w:rsidRDefault="001451BC" w:rsidP="004F741B">
+                          <w:p w14:paraId="20F7B236" w14:textId="77777777" w:rsidR="001451BC" w:rsidRDefault="001451BC" w:rsidP="004F741B">
                             <w:pPr>
                               <w:pStyle w:val="NormalWeb"/>
                               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
                               <w:ind w:left="-90" w:right="-105"/>
                               <w:suppressOverlap/>
                             </w:pPr>
                             <w:r w:rsidRPr="00F45813">
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                                 <w:color w:val="000000" w:themeColor="text1"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:t xml:space="preserve">For sequences of consecutive numbers, give the first and last number of the sequence separated by a hyphen, for example: </w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                                 <w:color w:val="00B050"/>
                               </w:rPr>
                               <w:t>[</w:t>
                             </w:r>
                             <w:r w:rsidRPr="00F45813">
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                                 <w:color w:val="00B050"/>
                               </w:rPr>
                               <w:t>5-7]</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:shapetype w14:anchorId="2F6F486C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
               <v:shape id="Text Box 14" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:47.6pt;margin-top:10.6pt;width:400.5pt;height:62pt;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBftpL8IwIAAC8EAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/07Sl3Zao6WrpahHS&#10;siDt8gFTx2ksHI+x3Sbl6xnbbSnwhnixPBefM3NmvLodOs0O0nmFpuKT0ZgzaQTWyuwq/vXl4c2S&#10;Mx/A1KDRyIofpee369evVr0t5RRb1LV0jECML3tb8TYEWxaFF63swI/QSkPBBl0HgUy3K2oHPaF3&#10;upiOxzdFj662DoX0nrz3OcjXCb9ppAifm8bLwHTFqbaQTpfObTyL9QrKnQPbKnEqA/6hig6UIdIL&#10;1D0EYHun/oLqlHDosQkjgV2BTaOETD1QN5PxH908t2Bl6oXE8fYik/9/sOLp8MUxVdPsZpwZ6GhG&#10;L3II7D0OjFykT299SWnPlhLDQH7KTb16+4jim2cGNy2YnbxzDvtWQk31TeLL4uppxvERZNt/wpp4&#10;YB8wAQ2N66J4JAcjdJrT8TKbWIsg53y8vHk7p5Cg2GK5mI3T8Aooz6+t8+GDxI7FS8UdzT6hw+HR&#10;h1gNlOeUSOZRq/pBaZ2MuG9yox07AG0KCCFNmKbnet9RudlPG5dpoSQ3bVZ2L89uokibG5ES4W8k&#10;2kQqg5E01xM9SaSoS1YoDNvhJPoW6yPJ5TBvLf0yurTofnDW08ZW3H/fg5Oc6Y+GJH83mc3iiidj&#10;Nl9MyXDXke11BIwgqIoHzvJ1E/K32Fundi0x5SEbvKMxNSopGOeZqzrVTVuZ+jz9oLj213bK+vXP&#10;1z8BAAD//wMAUEsDBBQABgAIAAAAIQDdfq953wAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9B&#10;T4NAEIXvJv0Pm2nizS4QJQVZGlPTgx5MrD143LIjkLKzhF0o7a93PNnTzOS9vPlesZltJyYcfOtI&#10;QbyKQCBVzrRUKzh87R7WIHzQZHTnCBVc0MOmXNwVOjfuTJ847UMtOIR8rhU0IfS5lL5q0Gq/cj0S&#10;az9usDrwOdTSDPrM4baTSRSl0uqW+EOje9w2WJ32o1XQTt+X1216uMbvadacrru38WPslbpfzi/P&#10;IALO4d8Mf/iMDiUzHd1IxotOQfaUsFNBEvNkfZ2lvBzZ+MiKLAt526D8BQAA//8DAFBLAQItABQA&#10;BgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1s&#10;UEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxz&#10;UEsBAi0AFAAGAAgAAAAhAF+2kvwjAgAALwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2Mu&#10;eG1sUEsBAi0AFAAGAAgAAAAhAN1+r3nfAAAACQEAAA8AAAAAAAAAAAAAAAAAfQQAAGRycy9kb3du&#10;cmV2LnhtbFBLBQYAAAAABAAEAPMAAACJBQAAAAA=&#10;" fillcolor="#f2dbdb [661]" stroked="f">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w:rsidR="001451BC" w:rsidRPr="004F741B" w:rsidRDefault="001451BC" w:rsidP="00326CBD">
+                    <w:p w14:paraId="0291730F" w14:textId="77777777" w:rsidR="001451BC" w:rsidRPr="004F741B" w:rsidRDefault="001451BC" w:rsidP="00326CBD">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                         <w:ind w:left="-90" w:right="-105"/>
                         <w:suppressOverlap/>
                         <w:jc w:val="both"/>
                         <w:rPr>
                           <w:rFonts w:cstheme="minorHAnsi"/>
                           <w:color w:val="000000" w:themeColor="text1"/>
                           <w:spacing w:val="-6"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="004F741B">
                         <w:rPr>
                           <w:rFonts w:cstheme="minorHAnsi"/>
                           <w:color w:val="000000" w:themeColor="text1"/>
                           <w:spacing w:val="-6"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:t xml:space="preserve">Reference numbers in the text should be inserted immediately after punctuation (with no word spacing). Where more than one reference is cited, these should be separated by a comma, for example: </w:t>
                       </w:r>
                       <w:r w:rsidRPr="004F741B">
                         <w:rPr>
                           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                           <w:color w:val="00B050"/>
                           <w:spacing w:val="-6"/>
                         </w:rPr>
-                        <w:t>[2</w:t>
-[...17 lines deleted...]
-                        <w:t>]</w:t>
+                        <w:t>[2,3,4]</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="001451BC" w:rsidRDefault="001451BC" w:rsidP="004F741B">
+                    <w:p w14:paraId="20F7B236" w14:textId="77777777" w:rsidR="001451BC" w:rsidRDefault="001451BC" w:rsidP="004F741B">
                       <w:pPr>
                         <w:pStyle w:val="NormalWeb"/>
                         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
                         <w:ind w:left="-90" w:right="-105"/>
                         <w:suppressOverlap/>
                       </w:pPr>
                       <w:r w:rsidRPr="00F45813">
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:color w:val="000000" w:themeColor="text1"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:t xml:space="preserve">For sequences of consecutive numbers, give the first and last number of the sequence separated by a hyphen, for example: </w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                           <w:color w:val="00B050"/>
                         </w:rPr>
                         <w:t>[</w:t>
                       </w:r>
                       <w:r w:rsidRPr="00F45813">
                         <w:rPr>
                           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                           <w:color w:val="00B050"/>
                         </w:rPr>
                         <w:t>5-7]</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002E3B25" w:rsidRDefault="002E3B25" w:rsidP="004F741B">
+    <w:p w14:paraId="77DD5C7F" w14:textId="77777777" w:rsidR="002E3B25" w:rsidRDefault="002E3B25" w:rsidP="004F741B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="002E3B25" w:rsidRDefault="002E3B25" w:rsidP="004F741B">
+    <w:p w14:paraId="02326249" w14:textId="77777777" w:rsidR="002E3B25" w:rsidRDefault="002E3B25" w:rsidP="004F741B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="002E3B25" w:rsidRDefault="002E3B25" w:rsidP="004F741B">
+    <w:p w14:paraId="61F13E98" w14:textId="77777777" w:rsidR="002E3B25" w:rsidRDefault="002E3B25" w:rsidP="004F741B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="002E3B25" w:rsidRDefault="002E3B25" w:rsidP="004F741B">
+    <w:p w14:paraId="7EFB3046" w14:textId="77777777" w:rsidR="002E3B25" w:rsidRDefault="002E3B25" w:rsidP="004F741B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="002E3B25" w:rsidRDefault="002E3B25" w:rsidP="004F741B">
+    <w:p w14:paraId="0577E339" w14:textId="77777777" w:rsidR="002E3B25" w:rsidRDefault="002E3B25" w:rsidP="004F741B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="002E3B25" w:rsidRDefault="002E3B25" w:rsidP="002E3B25">
+    <w:p w14:paraId="6354A37F" w14:textId="77777777" w:rsidR="002E3B25" w:rsidRDefault="002E3B25" w:rsidP="002E3B25">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:suppressOverlap/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="002E3B25" w:rsidRDefault="002E3B25" w:rsidP="002E3B25">
+    <w:p w14:paraId="41113C44" w14:textId="77777777" w:rsidR="002E3B25" w:rsidRDefault="002E3B25" w:rsidP="002E3B25">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:suppressOverlap/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-[...2 lines deleted...]
-    <w:p w:rsidR="002E3B25" w:rsidRDefault="002E3B25" w:rsidP="002E3B25">
+    </w:p>
+    <w:p w14:paraId="4D41E394" w14:textId="77777777" w:rsidR="002E3B25" w:rsidRDefault="002E3B25" w:rsidP="002E3B25">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:suppressOverlap/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="002E3B25" w:rsidRPr="00D54CFB" w:rsidRDefault="002E3B25" w:rsidP="002E3B25">
+    <w:p w14:paraId="73C48DAA" w14:textId="77777777" w:rsidR="002E3B25" w:rsidRPr="00D54CFB" w:rsidRDefault="002E3B25" w:rsidP="002E3B25">
       <w:pPr>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="2"/>
           <w:szCs w:val="2"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="C00000"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9409"/>
       </w:tblGrid>
-      <w:tr w:rsidR="002E3B25" w:rsidTr="00AE0B49">
+      <w:tr w:rsidR="002E3B25" w14:paraId="5E8287AB" w14:textId="77777777" w:rsidTr="00AE0B49">
         <w:trPr>
           <w:trHeight w:val="311"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9409" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C00000"/>
           </w:tcPr>
-          <w:p w:rsidR="002E3B25" w:rsidRPr="00D338E5" w:rsidRDefault="002E3B25" w:rsidP="00AE0B49">
+          <w:p w14:paraId="567B97FC" w14:textId="77777777" w:rsidR="002E3B25" w:rsidRPr="00D338E5" w:rsidRDefault="002E3B25" w:rsidP="00AE0B49">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F105ED">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:t xml:space="preserve">Acknowledgements/ Conflict of </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
@@ -3186,62 +2971,62 @@
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:t xml:space="preserve"> declaration</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:t>, Ethics and Authors' ORCIDs</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="002E3B25" w:rsidRPr="00121C59" w:rsidRDefault="002E3B25" w:rsidP="002E3B25">
+    <w:p w14:paraId="509BA541" w14:textId="77777777" w:rsidR="002E3B25" w:rsidRPr="00121C59" w:rsidRDefault="002E3B25" w:rsidP="002E3B25">
       <w:pPr>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="002E3B25" w:rsidRDefault="002E3B25" w:rsidP="002E3B25">
+    <w:p w14:paraId="7E1F8B4C" w14:textId="77777777" w:rsidR="002E3B25" w:rsidRDefault="002E3B25" w:rsidP="002E3B25">
       <w:pPr>
         <w:spacing w:after="100" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="00B050"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000B7837">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Acknowledgements</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
@@ -3280,63 +3065,63 @@
           <w:color w:val="00B050"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>b</w:t>
       </w:r>
       <w:r w:rsidRPr="00177C66">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="00B050"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ased on ICMJE recommendation</w:t>
       </w:r>
       <w:r w:rsidRPr="00895A1C">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="00B050"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> and are not a co-author on the manuscript.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002E3B25" w:rsidRPr="002B0939" w:rsidRDefault="002E3B25" w:rsidP="002E3B25">
+    <w:p w14:paraId="1B2FD6E7" w14:textId="77777777" w:rsidR="002E3B25" w:rsidRPr="002B0939" w:rsidRDefault="002E3B25" w:rsidP="002E3B25">
       <w:pPr>
         <w:spacing w:after="100" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="00B050"/>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="002E3B25" w:rsidRPr="00A147E2" w:rsidRDefault="002E3B25" w:rsidP="002E3B25">
+    <w:p w14:paraId="15540BCD" w14:textId="77777777" w:rsidR="002E3B25" w:rsidRPr="00A147E2" w:rsidRDefault="002E3B25" w:rsidP="002E3B25">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="100"/>
         <w:suppressOverlap/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="00B050"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DA5409">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Conflict of Interest</w:t>
       </w:r>
       <w:r>
@@ -3345,51 +3130,51 @@
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="007C07FA">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A147E2">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="00B050"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Conflict of interest information for each author needs to be part of this section. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002E3B25" w:rsidRDefault="002E3B25" w:rsidP="002E3B25">
+    <w:p w14:paraId="54556D92" w14:textId="77777777" w:rsidR="002E3B25" w:rsidRDefault="002E3B25" w:rsidP="002E3B25">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="90"/>
           <w:tab w:val="left" w:pos="180"/>
         </w:tabs>
         <w:spacing w:after="100" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00A81DA0">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Sources of support and </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A81DA0">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
@@ -3436,975 +3221,962 @@
           <w:color w:val="00B050"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">All financial and material support for the research, including </w:t>
       </w:r>
       <w:r w:rsidRPr="00106E56">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="00B050"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>grants, equipment, drugs, and/or other support that facilitated conduct of the work</w:t>
       </w:r>
       <w:r w:rsidRPr="00106E56">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="00B050"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, should be listed. If the work had no specific funding, this should be explicitly stated.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002E3B25" w:rsidRDefault="002E3B25" w:rsidP="002E3B25">
+    <w:p w14:paraId="6C59596C" w14:textId="77777777" w:rsidR="002E3B25" w:rsidRDefault="002E3B25" w:rsidP="002E3B25">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="90"/>
           <w:tab w:val="left" w:pos="180"/>
         </w:tabs>
         <w:spacing w:after="100" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="002E3B25" w:rsidRDefault="002E3B25" w:rsidP="002E3B25">
+    <w:p w14:paraId="02B137E2" w14:textId="77777777" w:rsidR="00E30E70" w:rsidRPr="00E30E70" w:rsidRDefault="00E30E70" w:rsidP="00E30E70">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="lowKashida"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007D7A8C">
+      <w:r w:rsidRPr="00E30E70">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Ethics</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="002E3B25" w:rsidRDefault="002E3B25" w:rsidP="002E3B25">
+        <w:t>Ethics statement</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63B97965" w14:textId="77777777" w:rsidR="00E30E70" w:rsidRPr="00E30E70" w:rsidRDefault="00E30E70" w:rsidP="00E30E70">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="lowKashida"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="002E3B25" w:rsidRPr="007D7A8C" w:rsidRDefault="002E3B25" w:rsidP="002E3B25">
+    <w:p w14:paraId="5D72FC8C" w14:textId="77777777" w:rsidR="00E30E70" w:rsidRPr="00E30E70" w:rsidRDefault="00E30E70" w:rsidP="00E30E70">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="lowKashida"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007D7A8C">
+      <w:r w:rsidRPr="00E30E70">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t>Author contribution</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F4F6413" w14:textId="77777777" w:rsidR="00E30E70" w:rsidRPr="00E30E70" w:rsidRDefault="00E30E70" w:rsidP="00E30E70">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="lowKashida"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="43BEDEE1" w14:textId="77777777" w:rsidR="00E30E70" w:rsidRPr="00E30E70" w:rsidRDefault="00E30E70" w:rsidP="00E30E70">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="lowKashida"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E30E70">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Using AI declaration</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C793D80" w14:textId="77777777" w:rsidR="00E30E70" w:rsidRPr="00E30E70" w:rsidRDefault="00E30E70" w:rsidP="00E30E70">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="lowKashida"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="22391039" w14:textId="77777777" w:rsidR="00E30E70" w:rsidRPr="00E30E70" w:rsidRDefault="00E30E70" w:rsidP="00E30E70">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="lowKashida"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E30E70">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>Authors' ORCIDs</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002E3B25" w:rsidRDefault="002E3B25" w:rsidP="004F741B">
-[...27 lines deleted...]
-    <w:p w:rsidR="002E3B25" w:rsidRDefault="002E3B25" w:rsidP="004F741B">
+    <w:p w14:paraId="57252F62" w14:textId="764FFEC8" w:rsidR="002E3B25" w:rsidRDefault="002E3B25">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
+    </w:p>
+    <w:p w14:paraId="489794A6" w14:textId="77777777" w:rsidR="002E3B25" w:rsidRDefault="002E3B25" w:rsidP="004F741B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="C00000"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9409"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00F105ED" w:rsidTr="00143606">
+      <w:tr w:rsidR="00F105ED" w14:paraId="6411C9F7" w14:textId="77777777" w:rsidTr="00143606">
         <w:trPr>
           <w:trHeight w:val="311"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9409" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C00000"/>
           </w:tcPr>
-          <w:p w:rsidR="00F105ED" w:rsidRPr="00D338E5" w:rsidRDefault="00F105ED" w:rsidP="00143606">
+          <w:p w14:paraId="7A2E7A2B" w14:textId="77777777" w:rsidR="00F105ED" w:rsidRPr="00D338E5" w:rsidRDefault="00F105ED" w:rsidP="00143606">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F105ED">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:t>References</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00F105ED" w:rsidRPr="00A51CE3" w:rsidRDefault="00F105ED" w:rsidP="00A6518D">
+    <w:p w14:paraId="197DFCCC" w14:textId="77777777" w:rsidR="00F105ED" w:rsidRPr="00A51CE3" w:rsidRDefault="00F105ED" w:rsidP="00A6518D">
       <w:pPr>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="6"/>
           <w:szCs w:val="6"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00620695" w:rsidRDefault="00BE44A2" w:rsidP="00BE44A2">
+    <w:p w14:paraId="1157DF73" w14:textId="77777777" w:rsidR="00620695" w:rsidRDefault="00BE44A2" w:rsidP="00BE44A2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="308" w:hanging="308"/>
         <w:suppressOverlap/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE44A2">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>●</w:t>
       </w:r>
       <w:r w:rsidR="00620695" w:rsidRPr="00040CF3">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Authors are responsible for the accuracy and completeness of their references and for correct text citation</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE44A2" w:rsidRPr="00040CF3" w:rsidRDefault="00BE44A2" w:rsidP="00620695">
+    <w:p w14:paraId="7324013C" w14:textId="77777777" w:rsidR="00BE44A2" w:rsidRPr="00040CF3" w:rsidRDefault="00BE44A2" w:rsidP="00620695">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:suppressOverlap/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00620695" w:rsidRDefault="00620695" w:rsidP="00BE44A2">
+    <w:p w14:paraId="47505F6B" w14:textId="77777777" w:rsidR="00620695" w:rsidRDefault="00620695" w:rsidP="00BE44A2">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="180"/>
           <w:tab w:val="left" w:pos="280"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="280" w:hanging="280"/>
         <w:suppressOverlap/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00040CF3">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">● </w:t>
       </w:r>
       <w:r w:rsidRPr="00040CF3">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve">Reference to a paper accepted but not yet published can be listed as </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t xml:space="preserve">Reference to a paper accepted but not yet published can be listed as ‘‘In press’ or </w:t>
+      </w:r>
       <w:r w:rsidRPr="00040CF3">
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>‘‘In</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>"Forthcoming"</w:t>
+      </w:r>
       <w:r w:rsidRPr="00040CF3">
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
-[...14 lines deleted...]
-        <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>. Information from manuscripts submitted but not accepted should be cited in the text as “unpublished observations” with written permission from the source.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE44A2" w:rsidRPr="00040CF3" w:rsidRDefault="00BE44A2" w:rsidP="00BE44A2">
+    <w:p w14:paraId="71697930" w14:textId="77777777" w:rsidR="00BE44A2" w:rsidRPr="00040CF3" w:rsidRDefault="00BE44A2" w:rsidP="00BE44A2">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="180"/>
           <w:tab w:val="left" w:pos="280"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="280" w:hanging="280"/>
         <w:suppressOverlap/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00620695" w:rsidRPr="00040CF3" w:rsidRDefault="00620695" w:rsidP="00620695">
+    <w:p w14:paraId="765B2729" w14:textId="77777777" w:rsidR="00620695" w:rsidRPr="00040CF3" w:rsidRDefault="00620695" w:rsidP="00620695">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:suppressOverlap/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00040CF3">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Style and Format</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007D7A8C" w:rsidRDefault="007D7A8C" w:rsidP="007D7A8C">
+    <w:p w14:paraId="21FA527F" w14:textId="77777777" w:rsidR="007D7A8C" w:rsidRDefault="007D7A8C" w:rsidP="007D7A8C">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:suppressOverlap/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="0070C0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00040CF3">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">References should follow the </w:t>
       </w:r>
       <w:r w:rsidRPr="00040CF3">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>instruction</w:t>
       </w:r>
       <w:r w:rsidRPr="00040CF3">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="00040CF3">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> offered by</w:t>
       </w:r>
       <w:r w:rsidRPr="00040CF3">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13" w:history="1">
+      <w:hyperlink r:id="rId12" w:history="1">
         <w:r w:rsidRPr="003E20EE">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           </w:rPr>
           <w:t>The NLM Style Guide for Authors, Editors, and Publishers</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="007D7A8C" w:rsidRPr="00040CF3" w:rsidRDefault="007D7A8C" w:rsidP="007D7A8C">
+    <w:p w14:paraId="1B3B9CB1" w14:textId="77777777" w:rsidR="007D7A8C" w:rsidRPr="00040CF3" w:rsidRDefault="007D7A8C" w:rsidP="007D7A8C">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:suppressOverlap/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00040CF3">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...15 lines deleted...]
-      <w:hyperlink r:id="rId14" w:history="1">
+        <w:t xml:space="preserve"> and you can find sample references in webpage </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId13" w:history="1">
         <w:r w:rsidRPr="00040CF3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
             <w:color w:val="0070C0"/>
           </w:rPr>
           <w:t>http://www.nlm.nih.gov/bsd/uniform_requirements.html</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00040CF3">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00040CF3">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve"> Details are in </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15" w:history="1">
+      <w:hyperlink r:id="rId14" w:history="1">
         <w:r w:rsidRPr="00040CF3">
           <w:rPr>
             <w:rStyle w:val="Emphasis"/>
             <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
             <w:color w:val="0070C0"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Citing Medicine</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00040CF3">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00040CF3">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve">(at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16" w:history="1">
+      <w:hyperlink r:id="rId15" w:history="1">
         <w:r w:rsidRPr="00040CF3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           </w:rPr>
           <w:t>http://www.nlm.nih.gov/citingmedicine</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00040CF3">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00040CF3">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00040CF3">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve">Style files are available for use with </w:t>
       </w:r>
       <w:r w:rsidRPr="00EB796B">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve">bibliographic management software </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17" w:history="1">
+      <w:hyperlink r:id="rId16" w:history="1">
         <w:r w:rsidRPr="00EB796B">
           <w:rPr>
             <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           </w:rPr>
           <w:t>EndNote style file</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00040CF3">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve">.   </w:t>
       </w:r>
       <w:r w:rsidRPr="00040CF3">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00040CF3">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE44A2" w:rsidRDefault="00BE44A2" w:rsidP="00620695">
+    <w:p w14:paraId="58F701E0" w14:textId="77777777" w:rsidR="00BE44A2" w:rsidRDefault="00BE44A2" w:rsidP="00620695">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:suppressOverlap/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7C0CB131" wp14:editId="0DF68E3A">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="605FEFC2" wp14:editId="5B7DC23D">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>541020</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>52070</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5086350" cy="787400"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="15" name="Text Box 15"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="5086350" cy="787400"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:schemeClr val="accent2">
                             <a:lumMod val="20000"/>
                             <a:lumOff val="80000"/>
                           </a:schemeClr>
                         </a:solidFill>
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w:rsidR="00BE44A2" w:rsidRPr="004F741B" w:rsidRDefault="00BE44A2" w:rsidP="00BE44A2">
+                          <w:p w14:paraId="1717FD39" w14:textId="77777777" w:rsidR="00BE44A2" w:rsidRPr="004F741B" w:rsidRDefault="00BE44A2" w:rsidP="00BE44A2">
                             <w:pPr>
                               <w:spacing w:after="0"/>
                               <w:ind w:left="-90" w:right="-105"/>
                               <w:suppressOverlap/>
                               <w:jc w:val="both"/>
                               <w:rPr>
                                 <w:rFonts w:cstheme="minorHAnsi"/>
                                 <w:color w:val="000000" w:themeColor="text1"/>
                                 <w:spacing w:val="-6"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="004F741B">
                               <w:rPr>
                                 <w:rFonts w:cstheme="minorHAnsi"/>
                                 <w:color w:val="000000" w:themeColor="text1"/>
                                 <w:spacing w:val="-6"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:t xml:space="preserve">Reference numbers in the text should be inserted immediately after punctuation (with no word spacing). Where more than one reference is cited, these should be separated by a comma, for example: </w:t>
                             </w:r>
                             <w:r w:rsidRPr="004F741B">
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                                 <w:color w:val="00B050"/>
                                 <w:spacing w:val="-6"/>
                               </w:rPr>
-                              <w:t>[2</w:t>
-[...17 lines deleted...]
-                              <w:t>]</w:t>
+                              <w:t>[2,3,4]</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="00BE44A2" w:rsidRDefault="00BE44A2" w:rsidP="00BE44A2">
+                          <w:p w14:paraId="0E5A38A5" w14:textId="77777777" w:rsidR="00BE44A2" w:rsidRDefault="00BE44A2" w:rsidP="00BE44A2">
                             <w:pPr>
                               <w:pStyle w:val="NormalWeb"/>
                               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
                               <w:ind w:left="-90" w:right="-105"/>
                               <w:suppressOverlap/>
                             </w:pPr>
                             <w:r w:rsidRPr="00F45813">
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                                 <w:color w:val="000000" w:themeColor="text1"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:t xml:space="preserve">For sequences of consecutive numbers, give the first and last number of the sequence separated by a hyphen, for example: </w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                                 <w:color w:val="00B050"/>
                               </w:rPr>
                               <w:t>[</w:t>
                             </w:r>
                             <w:r w:rsidRPr="00F45813">
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                                 <w:color w:val="00B050"/>
                               </w:rPr>
                               <w:t>5-7]</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape id="Text Box 15" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:42.6pt;margin-top:4.1pt;width:400.5pt;height:62pt;z-index:251660288;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDD8jDeJQIAADYEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/07Sl3Zao6WrpahHS&#10;siDt8gFTx2ksHI+x3Sbl6xnbbSnwhnixPBefM3NmvLodOs0O0nmFpuKT0ZgzaQTWyuwq/vXl4c2S&#10;Mx/A1KDRyIofpee369evVr0t5RRb1LV0jECML3tb8TYEWxaFF63swI/QSkPBBl0HgUy3K2oHPaF3&#10;upiOxzdFj662DoX0nrz3OcjXCb9ppAifm8bLwHTFqbaQTpfObTyL9QrKnQPbKnEqA/6hig6UIdIL&#10;1D0EYHun/oLqlHDosQkjgV2BTaOETD1QN5PxH908t2Bl6oXE8fYik/9/sOLp8MUxVdPs5pwZ6GhG&#10;L3II7D0OjFykT299SWnPlhLDQH7KTb16+4jim2cGNy2YnbxzDvtWQk31TeLL4uppxvERZNt/wpp4&#10;YB8wAQ2N66J4JAcjdJrT8TKbWIsg53y8vHk7p5Cg2GK5mI3T8Aooz6+t8+GDxI7FS8UdzT6hw+HR&#10;h1gNlOeUSOZRq/pBaZ2MuG9yox07AG0KCCFNmKbnet9RudlPG5dpoSQ3bVZ2L89uokibG5ES4W8k&#10;2kQqg5E01xM9SaSoS1YoDNshz+Os/RbrI6nmMC8vfTa6tOh+cNbT4lbcf9+Dk5zpj4aUfzeZzeKm&#10;J2M2X0zJcNeR7XUEjCCoigfO8nUT8u/YW6d2LTHlWRu8o2k1KgkZx5qrOpVPy5naPX2kuP3Xdsr6&#10;9d3XPwEAAP//AwBQSwMEFAAGAAgAAAAhALm3ViHeAAAACAEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;jzFPwzAQhXck/oN1SGzUaRBRCHEqVNQBhkqUDoxufMRR43MUO2naX891gund6T29+65cza4TEw6h&#10;9aRguUhAINXetNQo2H9tHnIQIWoyuvOECs4YYFXd3pS6MP5EnzjtYiO4hEKhFdgY+0LKUFt0Oix8&#10;j8Tejx+cjrwOjTSDPnG562SaJJl0uiW+YHWPa4v1cTc6Be30fX5bZ/vL8iN7tsfL5n3cjr1S93fz&#10;6wuIiHP8C8MVn9GhYqaDH8kE0SnIn1JOsrKwnecZDwfOPaYpyKqU/x+ofgEAAP//AwBQSwECLQAU&#10;AAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnht&#10;bFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVs&#10;c1BLAQItABQABgAIAAAAIQDD8jDeJQIAADYEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9j&#10;LnhtbFBLAQItABQABgAIAAAAIQC5t1Yh3gAAAAgBAAAPAAAAAAAAAAAAAAAAAH8EAABkcnMvZG93&#10;bnJldi54bWxQSwUGAAAAAAQABADzAAAAigUAAAAA&#10;" fillcolor="#f2dbdb [661]" stroked="f">
+              <v:shape w14:anchorId="605FEFC2" id="Text Box 15" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:42.6pt;margin-top:4.1pt;width:400.5pt;height:62pt;z-index:251660288;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDD8jDeJQIAADYEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/07Sl3Zao6WrpahHS&#10;siDt8gFTx2ksHI+x3Sbl6xnbbSnwhnixPBefM3NmvLodOs0O0nmFpuKT0ZgzaQTWyuwq/vXl4c2S&#10;Mx/A1KDRyIofpee369evVr0t5RRb1LV0jECML3tb8TYEWxaFF63swI/QSkPBBl0HgUy3K2oHPaF3&#10;upiOxzdFj662DoX0nrz3OcjXCb9ppAifm8bLwHTFqbaQTpfObTyL9QrKnQPbKnEqA/6hig6UIdIL&#10;1D0EYHun/oLqlHDosQkjgV2BTaOETD1QN5PxH908t2Bl6oXE8fYik/9/sOLp8MUxVdPs5pwZ6GhG&#10;L3II7D0OjFykT299SWnPlhLDQH7KTb16+4jim2cGNy2YnbxzDvtWQk31TeLL4uppxvERZNt/wpp4&#10;YB8wAQ2N66J4JAcjdJrT8TKbWIsg53y8vHk7p5Cg2GK5mI3T8Aooz6+t8+GDxI7FS8UdzT6hw+HR&#10;h1gNlOeUSOZRq/pBaZ2MuG9yox07AG0KCCFNmKbnet9RudlPG5dpoSQ3bVZ2L89uokibG5ES4W8k&#10;2kQqg5E01xM9SaSoS1YoDNshz+Os/RbrI6nmMC8vfTa6tOh+cNbT4lbcf9+Dk5zpj4aUfzeZzeKm&#10;J2M2X0zJcNeR7XUEjCCoigfO8nUT8u/YW6d2LTHlWRu8o2k1KgkZx5qrOpVPy5naPX2kuP3Xdsr6&#10;9d3XPwEAAP//AwBQSwMEFAAGAAgAAAAhALm3ViHeAAAACAEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;jzFPwzAQhXck/oN1SGzUaRBRCHEqVNQBhkqUDoxufMRR43MUO2naX891gund6T29+65cza4TEw6h&#10;9aRguUhAINXetNQo2H9tHnIQIWoyuvOECs4YYFXd3pS6MP5EnzjtYiO4hEKhFdgY+0LKUFt0Oix8&#10;j8Tejx+cjrwOjTSDPnG562SaJJl0uiW+YHWPa4v1cTc6Be30fX5bZ/vL8iN7tsfL5n3cjr1S93fz&#10;6wuIiHP8C8MVn9GhYqaDH8kE0SnIn1JOsrKwnecZDwfOPaYpyKqU/x+ofgEAAP//AwBQSwECLQAU&#10;AAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnht&#10;bFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVs&#10;c1BLAQItABQABgAIAAAAIQDD8jDeJQIAADYEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9j&#10;LnhtbFBLAQItABQABgAIAAAAIQC5t1Yh3gAAAAgBAAAPAAAAAAAAAAAAAAAAAH8EAABkcnMvZG93&#10;bnJldi54bWxQSwUGAAAAAAQABADzAAAAigUAAAAA&#10;" fillcolor="#f2dbdb [661]" stroked="f">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w:rsidR="00BE44A2" w:rsidRPr="004F741B" w:rsidRDefault="00BE44A2" w:rsidP="00BE44A2">
+                    <w:p w14:paraId="1717FD39" w14:textId="77777777" w:rsidR="00BE44A2" w:rsidRPr="004F741B" w:rsidRDefault="00BE44A2" w:rsidP="00BE44A2">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                         <w:ind w:left="-90" w:right="-105"/>
                         <w:suppressOverlap/>
                         <w:jc w:val="both"/>
                         <w:rPr>
                           <w:rFonts w:cstheme="minorHAnsi"/>
                           <w:color w:val="000000" w:themeColor="text1"/>
                           <w:spacing w:val="-6"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="004F741B">
                         <w:rPr>
                           <w:rFonts w:cstheme="minorHAnsi"/>
                           <w:color w:val="000000" w:themeColor="text1"/>
                           <w:spacing w:val="-6"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:t xml:space="preserve">Reference numbers in the text should be inserted immediately after punctuation (with no word spacing). Where more than one reference is cited, these should be separated by a comma, for example: </w:t>
                       </w:r>
                       <w:r w:rsidRPr="004F741B">
                         <w:rPr>
                           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                           <w:color w:val="00B050"/>
                           <w:spacing w:val="-6"/>
                         </w:rPr>
-                        <w:t>[2</w:t>
-[...17 lines deleted...]
-                        <w:t>]</w:t>
+                        <w:t>[2,3,4]</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="00BE44A2" w:rsidRDefault="00BE44A2" w:rsidP="00BE44A2">
+                    <w:p w14:paraId="0E5A38A5" w14:textId="77777777" w:rsidR="00BE44A2" w:rsidRDefault="00BE44A2" w:rsidP="00BE44A2">
                       <w:pPr>
                         <w:pStyle w:val="NormalWeb"/>
                         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
                         <w:ind w:left="-90" w:right="-105"/>
                         <w:suppressOverlap/>
                       </w:pPr>
                       <w:r w:rsidRPr="00F45813">
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:color w:val="000000" w:themeColor="text1"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:t xml:space="preserve">For sequences of consecutive numbers, give the first and last number of the sequence separated by a hyphen, for example: </w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                           <w:color w:val="00B050"/>
                         </w:rPr>
                         <w:t>[</w:t>
                       </w:r>
                       <w:r w:rsidRPr="00F45813">
                         <w:rPr>
                           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                           <w:color w:val="00B050"/>
                         </w:rPr>
                         <w:t>5-7]</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE44A2" w:rsidRDefault="00BE44A2" w:rsidP="00620695">
+    <w:p w14:paraId="170FC478" w14:textId="77777777" w:rsidR="00BE44A2" w:rsidRDefault="00BE44A2" w:rsidP="00620695">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:suppressOverlap/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00BE44A2" w:rsidRDefault="00BE44A2" w:rsidP="00620695">
+    <w:p w14:paraId="52F0FE1E" w14:textId="77777777" w:rsidR="00BE44A2" w:rsidRDefault="00BE44A2" w:rsidP="00620695">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:suppressOverlap/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00BE44A2" w:rsidRDefault="00BE44A2" w:rsidP="00620695">
+    <w:p w14:paraId="0251AC87" w14:textId="77777777" w:rsidR="00BE44A2" w:rsidRDefault="00BE44A2" w:rsidP="00620695">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:suppressOverlap/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="007D7A8C" w:rsidRDefault="007D7A8C" w:rsidP="00620695">
+    <w:p w14:paraId="1254728A" w14:textId="77777777" w:rsidR="007D7A8C" w:rsidRDefault="007D7A8C" w:rsidP="00620695">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:suppressOverlap/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="007D7A8C" w:rsidRDefault="007D7A8C" w:rsidP="00620695">
+    <w:p w14:paraId="4CBAD427" w14:textId="77777777" w:rsidR="007D7A8C" w:rsidRDefault="007D7A8C" w:rsidP="00620695">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:suppressOverlap/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="007D7A8C" w:rsidRDefault="007D7A8C">
+    <w:p w14:paraId="3669B99B" w14:textId="77777777" w:rsidR="007D7A8C" w:rsidRDefault="007D7A8C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F105ED" w:rsidRPr="00D338E5" w:rsidRDefault="00F105ED" w:rsidP="00A02299">
+    <w:p w14:paraId="11023632" w14:textId="77777777" w:rsidR="00F105ED" w:rsidRPr="00D338E5" w:rsidRDefault="00F105ED" w:rsidP="00A02299">
       <w:pPr>
         <w:spacing w:after="100" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="C00000"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9409"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00F105ED" w:rsidTr="00143606">
+      <w:tr w:rsidR="00F105ED" w14:paraId="3664635F" w14:textId="77777777" w:rsidTr="00143606">
         <w:trPr>
           <w:trHeight w:val="311"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9409" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C00000"/>
           </w:tcPr>
-          <w:p w:rsidR="00F105ED" w:rsidRPr="00D338E5" w:rsidRDefault="00F105ED" w:rsidP="00143606">
+          <w:p w14:paraId="1CE5C933" w14:textId="77777777" w:rsidR="00F105ED" w:rsidRPr="00D338E5" w:rsidRDefault="00F105ED" w:rsidP="00143606">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F105ED">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:t>Tables and Table Titles</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00F105ED" w:rsidRPr="00B020FB" w:rsidRDefault="00F105ED" w:rsidP="00A6518D">
+    <w:p w14:paraId="4445160B" w14:textId="77777777" w:rsidR="00F105ED" w:rsidRPr="00B020FB" w:rsidRDefault="00F105ED" w:rsidP="00A6518D">
       <w:pPr>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E52651" w:rsidRPr="00E52651" w:rsidRDefault="00E52651" w:rsidP="00A6518D">
+    <w:p w14:paraId="296B785E" w14:textId="77777777" w:rsidR="00E52651" w:rsidRPr="00E52651" w:rsidRDefault="00E52651" w:rsidP="00A6518D">
       <w:pPr>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E52651">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Please start this component on a new page.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00250FC2" w:rsidRPr="00B21C0D" w:rsidRDefault="00250FC2" w:rsidP="00E52651">
+    <w:p w14:paraId="1AF575DB" w14:textId="77777777" w:rsidR="00250FC2" w:rsidRPr="00B21C0D" w:rsidRDefault="00250FC2" w:rsidP="00E52651">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="100" w:line="240" w:lineRule="auto"/>
         <w:suppressOverlap/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B21C0D">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">The table number </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00B21C0D">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>shoud</w:t>
@@ -4412,1779 +4184,1724 @@
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00B21C0D">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> be followed by a brief descriptive title at the top of </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00B21C0D">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>table</w:t>
       </w:r>
       <w:r w:rsidRPr="00B21C0D">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> .</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
     </w:p>
-    <w:p w:rsidR="00B21C0D" w:rsidRPr="00B21C0D" w:rsidRDefault="00B21C0D" w:rsidP="00E52651">
+    <w:p w14:paraId="55B725E1" w14:textId="77777777" w:rsidR="00B21C0D" w:rsidRPr="00B21C0D" w:rsidRDefault="00B21C0D" w:rsidP="00E52651">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="100" w:line="240" w:lineRule="auto"/>
         <w:suppressOverlap/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00B21C0D">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">• </w:t>
       </w:r>
       <w:r w:rsidR="00E52651">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B21C0D">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Do</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>Do not embed tables as graphic files</w:t>
+      </w:r>
       <w:r w:rsidRPr="00B21C0D">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:u w:val="single"/>
-[...6 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B21C0D" w:rsidRPr="00B21C0D" w:rsidRDefault="00B21C0D" w:rsidP="00E52651">
+    <w:p w14:paraId="6E3501FA" w14:textId="77777777" w:rsidR="00B21C0D" w:rsidRPr="00B21C0D" w:rsidRDefault="00B21C0D" w:rsidP="00E52651">
       <w:pPr>
         <w:spacing w:after="100" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="210" w:hanging="210"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B21C0D">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>•</w:t>
       </w:r>
       <w:r w:rsidR="00E52651">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B21C0D">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Each column should have a heading and the units of measurement should be given in parentheses in the heading. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B21C0D" w:rsidRPr="00B21C0D" w:rsidRDefault="00B21C0D" w:rsidP="00E52651">
+    <w:p w14:paraId="0299BA7A" w14:textId="77777777" w:rsidR="00B21C0D" w:rsidRPr="00B21C0D" w:rsidRDefault="00B21C0D" w:rsidP="00E52651">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="100" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="196" w:hanging="196"/>
         <w:suppressOverlap/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00B21C0D">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">• </w:t>
       </w:r>
       <w:r w:rsidR="00E52651">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B21C0D">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>Obtain</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> written permission to reproduce previously published tabular material. Credits for the reproduced work are included as a footnote to the table and must include author(s), title, either publisher and city (and country) or periodical name, volume, page, and year. Signed permission forms must be sent to the </w:t>
+        <w:t xml:space="preserve">Obtain written permission to reproduce previously published tabular material. Credits for the reproduced work are included as a footnote to the table and must include author(s), title, either publisher and city (and country) or periodical name, volume, page, and year. Signed permission forms must be sent to the </w:t>
       </w:r>
       <w:r w:rsidRPr="00B21C0D">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">IPA </w:t>
       </w:r>
       <w:r w:rsidRPr="00B21C0D">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Editorial Office upon submissions.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B21C0D" w:rsidRPr="00B21C0D" w:rsidRDefault="00B21C0D" w:rsidP="00E52651">
+    <w:p w14:paraId="5E93881A" w14:textId="77777777" w:rsidR="00B21C0D" w:rsidRPr="00B21C0D" w:rsidRDefault="00B21C0D" w:rsidP="00E52651">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="100" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="210" w:hanging="210"/>
         <w:suppressOverlap/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00B21C0D">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">• </w:t>
       </w:r>
       <w:r w:rsidR="00E52651">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B21C0D">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>If</w:t>
-[...10 lines deleted...]
-    <w:p w:rsidR="00B21C0D" w:rsidRPr="00B21C0D" w:rsidRDefault="00B21C0D" w:rsidP="00B21C0D">
+        <w:t>If a table exceeds one manuscript page, include table number, ‘‘continued,’’ and table subheadings on each page.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5CD9269C" w14:textId="77777777" w:rsidR="00B21C0D" w:rsidRPr="00B21C0D" w:rsidRDefault="00B21C0D" w:rsidP="00B21C0D">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:suppressOverlap/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B21C0D" w:rsidRPr="00B21C0D" w:rsidRDefault="00B21C0D" w:rsidP="00B21C0D">
+    <w:p w14:paraId="11AB255D" w14:textId="77777777" w:rsidR="00B21C0D" w:rsidRPr="00B21C0D" w:rsidRDefault="00B21C0D" w:rsidP="00B21C0D">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:suppressOverlap/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B21C0D">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Abbreviation:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E52651" w:rsidRDefault="00B21C0D" w:rsidP="00E52651">
+    <w:p w14:paraId="6DC50978" w14:textId="77777777" w:rsidR="00E52651" w:rsidRDefault="00B21C0D" w:rsidP="00E52651">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="100" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="238" w:hanging="238"/>
         <w:suppressOverlap/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00B21C0D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• </w:t>
+      </w:r>
+      <w:r w:rsidR="00E52651">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B21C0D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Define all abbreviations </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B21C0D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>and symbols</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B21C0D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> used in the table in footnotes to the table </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00B21C0D">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve">• </w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>(</w:t>
       </w:r>
       <w:r w:rsidRPr="00B21C0D">
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
-[...2 lines deleted...]
-        <w:t>Define</w:t>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> immediately</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00B21C0D">
         <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> below the table)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B21C0D">
+        <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve"> all abbreviations </w:t>
-[...26 lines deleted...]
-        </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B21C0D" w:rsidRPr="00B21C0D" w:rsidRDefault="00B21C0D" w:rsidP="00E52651">
+    <w:p w14:paraId="3B0932A3" w14:textId="77777777" w:rsidR="00B21C0D" w:rsidRPr="00B21C0D" w:rsidRDefault="00B21C0D" w:rsidP="00E52651">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="100" w:line="240" w:lineRule="auto"/>
         <w:suppressOverlap/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00B21C0D">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">• </w:t>
       </w:r>
       <w:r w:rsidR="00E52651">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B21C0D">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>Any</w:t>
-[...10 lines deleted...]
-    <w:p w:rsidR="00B21C0D" w:rsidRPr="00B21C0D" w:rsidRDefault="00B21C0D" w:rsidP="00E52651">
+        <w:t>Any necessary explanations such as the nature of values should be noted in a Footnote to table.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6AE85C5F" w14:textId="77777777" w:rsidR="00B21C0D" w:rsidRPr="00B21C0D" w:rsidRDefault="00B21C0D" w:rsidP="00E52651">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="100" w:line="240" w:lineRule="auto"/>
         <w:suppressOverlap/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00B21C0D">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>•</w:t>
       </w:r>
       <w:r w:rsidR="00E52651">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B21C0D">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Use</w:t>
-[...10 lines deleted...]
-    <w:p w:rsidR="00B21C0D" w:rsidRDefault="00B21C0D" w:rsidP="00A6518D">
+        <w:t xml:space="preserve"> Use superscript letters (not symbols), and asterisks (*) for significance.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F2C9B73" w14:textId="77777777" w:rsidR="00B21C0D" w:rsidRDefault="00B21C0D" w:rsidP="00A6518D">
       <w:pPr>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00F105ED" w:rsidRDefault="00B21C0D" w:rsidP="00A6518D">
+    <w:p w14:paraId="1D547D32" w14:textId="77777777" w:rsidR="00F105ED" w:rsidRDefault="00B21C0D" w:rsidP="00A6518D">
       <w:pPr>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Example:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="8958" w:type="dxa"/>
         <w:tblInd w:w="122" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1248"/>
         <w:gridCol w:w="2647"/>
         <w:gridCol w:w="1532"/>
         <w:gridCol w:w="1805"/>
         <w:gridCol w:w="1726"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00B21C0D" w:rsidTr="00E52651">
+      <w:tr w:rsidR="00B21C0D" w14:paraId="43E3B13E" w14:textId="77777777" w:rsidTr="00E52651">
         <w:trPr>
           <w:trHeight w:val="557"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1248" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B21C0D" w:rsidRPr="003A4919" w:rsidRDefault="00B21C0D" w:rsidP="00143606">
+          <w:p w14:paraId="4D53A8BA" w14:textId="77777777" w:rsidR="00B21C0D" w:rsidRPr="003A4919" w:rsidRDefault="00B21C0D" w:rsidP="00143606">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003A4919">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Object</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2647" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B21C0D" w:rsidRPr="003A4919" w:rsidRDefault="00B21C0D" w:rsidP="00143606">
+          <w:p w14:paraId="1D7CBEF0" w14:textId="77777777" w:rsidR="00B21C0D" w:rsidRPr="003A4919" w:rsidRDefault="00B21C0D" w:rsidP="00143606">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003A4919">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Heading  A (</w:t>
             </w:r>
             <w:r w:rsidRPr="003A4919">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>units of measurement)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1532" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B21C0D" w:rsidRPr="003A4919" w:rsidRDefault="00B21C0D" w:rsidP="00143606">
+          <w:p w14:paraId="55B5CF15" w14:textId="77777777" w:rsidR="00B21C0D" w:rsidRPr="003A4919" w:rsidRDefault="00B21C0D" w:rsidP="00143606">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003A4919">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Heading B</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1805" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00B21C0D" w:rsidRPr="003A4919" w:rsidRDefault="00B21C0D" w:rsidP="00143606">
+          <w:p w14:paraId="3AD646ED" w14:textId="77777777" w:rsidR="00B21C0D" w:rsidRPr="003A4919" w:rsidRDefault="00B21C0D" w:rsidP="00143606">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003A4919">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Heading C*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1726" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00B21C0D" w:rsidRPr="003A4919" w:rsidRDefault="00B21C0D" w:rsidP="00143606">
+          <w:p w14:paraId="496BB3F6" w14:textId="77777777" w:rsidR="00B21C0D" w:rsidRPr="003A4919" w:rsidRDefault="00B21C0D" w:rsidP="00143606">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003A4919">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Heading D**</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B21C0D" w:rsidTr="00E52651">
+      <w:tr w:rsidR="00B21C0D" w14:paraId="381ED0B3" w14:textId="77777777" w:rsidTr="00E52651">
         <w:trPr>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1248" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B21C0D" w:rsidRPr="003A4919" w:rsidRDefault="00B21C0D" w:rsidP="00143606">
+          <w:p w14:paraId="11137F4D" w14:textId="77777777" w:rsidR="00B21C0D" w:rsidRPr="003A4919" w:rsidRDefault="00B21C0D" w:rsidP="00143606">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003A4919">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2647" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B21C0D" w:rsidRPr="005E5C99" w:rsidRDefault="00B21C0D" w:rsidP="00143606">
+          <w:p w14:paraId="34077667" w14:textId="77777777" w:rsidR="00B21C0D" w:rsidRPr="005E5C99" w:rsidRDefault="00B21C0D" w:rsidP="00143606">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>43</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1532" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B21C0D" w:rsidRPr="005E5C99" w:rsidRDefault="00B21C0D" w:rsidP="00143606">
+          <w:p w14:paraId="1D56278F" w14:textId="77777777" w:rsidR="00B21C0D" w:rsidRPr="005E5C99" w:rsidRDefault="00B21C0D" w:rsidP="00143606">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005E5C99">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1805" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00B21C0D" w:rsidRPr="005E5C99" w:rsidRDefault="00B21C0D" w:rsidP="00143606">
+          <w:p w14:paraId="0D386022" w14:textId="77777777" w:rsidR="00B21C0D" w:rsidRPr="005E5C99" w:rsidRDefault="00B21C0D" w:rsidP="00143606">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005E5C99">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>92</w:t>
             </w:r>
             <w:r w:rsidRPr="005E5C99">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>a</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1726" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00B21C0D" w:rsidRPr="005E5C99" w:rsidRDefault="00B21C0D" w:rsidP="00143606">
+          <w:p w14:paraId="46CCC142" w14:textId="77777777" w:rsidR="00B21C0D" w:rsidRPr="005E5C99" w:rsidRDefault="00B21C0D" w:rsidP="00143606">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005E5C99">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>105</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B21C0D" w:rsidTr="00E52651">
+      <w:tr w:rsidR="00B21C0D" w14:paraId="0B43E1CF" w14:textId="77777777" w:rsidTr="00E52651">
         <w:trPr>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1248" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B21C0D" w:rsidRPr="003A4919" w:rsidRDefault="00B21C0D" w:rsidP="00143606">
+          <w:p w14:paraId="1139470F" w14:textId="77777777" w:rsidR="00B21C0D" w:rsidRPr="003A4919" w:rsidRDefault="00B21C0D" w:rsidP="00143606">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003A4919">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>B</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2647" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B21C0D" w:rsidRPr="005E5C99" w:rsidRDefault="00B21C0D" w:rsidP="00143606">
+          <w:p w14:paraId="5D67D0BB" w14:textId="77777777" w:rsidR="00B21C0D" w:rsidRPr="005E5C99" w:rsidRDefault="00B21C0D" w:rsidP="00143606">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>42</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1532" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B21C0D" w:rsidRPr="005E5C99" w:rsidRDefault="00B21C0D" w:rsidP="00143606">
+          <w:p w14:paraId="72BF7E4E" w14:textId="77777777" w:rsidR="00B21C0D" w:rsidRPr="005E5C99" w:rsidRDefault="00B21C0D" w:rsidP="00143606">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005E5C99">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>75</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1805" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00B21C0D" w:rsidRPr="005E5C99" w:rsidRDefault="00B21C0D" w:rsidP="00143606">
+          <w:p w14:paraId="375D7783" w14:textId="77777777" w:rsidR="00B21C0D" w:rsidRPr="005E5C99" w:rsidRDefault="00B21C0D" w:rsidP="00143606">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005E5C99">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1726" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00B21C0D" w:rsidRPr="005E5C99" w:rsidRDefault="00B21C0D" w:rsidP="00143606">
+          <w:p w14:paraId="17BEBC20" w14:textId="77777777" w:rsidR="00B21C0D" w:rsidRPr="005E5C99" w:rsidRDefault="00B21C0D" w:rsidP="00143606">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005E5C99">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>101</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B21C0D" w:rsidTr="00E52651">
+      <w:tr w:rsidR="00B21C0D" w14:paraId="44886C96" w14:textId="77777777" w:rsidTr="00E52651">
         <w:trPr>
           <w:trHeight w:val="137"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1248" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00B21C0D" w:rsidRPr="003A4919" w:rsidRDefault="00B21C0D" w:rsidP="00143606">
+          <w:p w14:paraId="463A6EEE" w14:textId="77777777" w:rsidR="00B21C0D" w:rsidRPr="003A4919" w:rsidRDefault="00B21C0D" w:rsidP="00143606">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003A4919">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>C</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2647" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00B21C0D" w:rsidRPr="005E5C99" w:rsidRDefault="00B21C0D" w:rsidP="00143606">
+          <w:p w14:paraId="4ABE8B29" w14:textId="77777777" w:rsidR="00B21C0D" w:rsidRPr="005E5C99" w:rsidRDefault="00B21C0D" w:rsidP="00143606">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>51</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1532" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00B21C0D" w:rsidRPr="005E5C99" w:rsidRDefault="00B21C0D" w:rsidP="00143606">
+          <w:p w14:paraId="0AED708D" w14:textId="77777777" w:rsidR="00B21C0D" w:rsidRPr="005E5C99" w:rsidRDefault="00B21C0D" w:rsidP="00143606">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005E5C99">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>64</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1805" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00B21C0D" w:rsidRPr="005E5C99" w:rsidRDefault="00B21C0D" w:rsidP="00143606">
+          <w:p w14:paraId="52037DBB" w14:textId="77777777" w:rsidR="00B21C0D" w:rsidRPr="005E5C99" w:rsidRDefault="00B21C0D" w:rsidP="00143606">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005E5C99">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>84</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1726" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00B21C0D" w:rsidRPr="005E5C99" w:rsidRDefault="00B21C0D" w:rsidP="00143606">
+          <w:p w14:paraId="6AFB44B9" w14:textId="77777777" w:rsidR="00B21C0D" w:rsidRPr="005E5C99" w:rsidRDefault="00B21C0D" w:rsidP="00143606">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005E5C99">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>99</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B21C0D" w:rsidTr="00E52651">
+      <w:tr w:rsidR="00B21C0D" w14:paraId="6FB3C5CC" w14:textId="77777777" w:rsidTr="00E52651">
         <w:trPr>
           <w:trHeight w:val="128"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1248" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00B21C0D" w:rsidRPr="003A4919" w:rsidRDefault="00B21C0D" w:rsidP="00143606">
+          <w:p w14:paraId="40BA883D" w14:textId="77777777" w:rsidR="00B21C0D" w:rsidRPr="003A4919" w:rsidRDefault="00B21C0D" w:rsidP="00143606">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>D</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2647" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00B21C0D" w:rsidRPr="005E5C99" w:rsidRDefault="00B21C0D" w:rsidP="00143606">
+          <w:p w14:paraId="4F096C84" w14:textId="77777777" w:rsidR="00B21C0D" w:rsidRPr="005E5C99" w:rsidRDefault="00B21C0D" w:rsidP="00143606">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1532" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00B21C0D" w:rsidRPr="005E5C99" w:rsidRDefault="00B21C0D" w:rsidP="00143606">
+          <w:p w14:paraId="3794F46C" w14:textId="77777777" w:rsidR="00B21C0D" w:rsidRPr="005E5C99" w:rsidRDefault="00B21C0D" w:rsidP="00143606">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>43</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1805" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00B21C0D" w:rsidRPr="005E5C99" w:rsidRDefault="00B21C0D" w:rsidP="00143606">
+          <w:p w14:paraId="68719F5C" w14:textId="77777777" w:rsidR="00B21C0D" w:rsidRPr="005E5C99" w:rsidRDefault="00B21C0D" w:rsidP="00143606">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1726" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00B21C0D" w:rsidRPr="005E5C99" w:rsidRDefault="00B21C0D" w:rsidP="00143606">
+          <w:p w14:paraId="69FB7B3D" w14:textId="77777777" w:rsidR="00B21C0D" w:rsidRPr="005E5C99" w:rsidRDefault="00B21C0D" w:rsidP="00143606">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>56</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B21C0D" w:rsidTr="00E52651">
+      <w:tr w:rsidR="00B21C0D" w14:paraId="1C6437BE" w14:textId="77777777" w:rsidTr="00E52651">
         <w:trPr>
           <w:trHeight w:val="167"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1248" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00B21C0D" w:rsidRPr="003A4919" w:rsidRDefault="00B21C0D" w:rsidP="00143606">
+          <w:p w14:paraId="5EB81FDD" w14:textId="77777777" w:rsidR="00B21C0D" w:rsidRPr="003A4919" w:rsidRDefault="00B21C0D" w:rsidP="00143606">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>E</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2647" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00B21C0D" w:rsidRPr="005E5C99" w:rsidRDefault="00B21C0D" w:rsidP="00143606">
+          <w:p w14:paraId="58AB4BC2" w14:textId="77777777" w:rsidR="00B21C0D" w:rsidRPr="005E5C99" w:rsidRDefault="00B21C0D" w:rsidP="00143606">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1532" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00B21C0D" w:rsidRPr="005E5C99" w:rsidRDefault="00B21C0D" w:rsidP="00143606">
+          <w:p w14:paraId="3E862F96" w14:textId="77777777" w:rsidR="00B21C0D" w:rsidRPr="005E5C99" w:rsidRDefault="00B21C0D" w:rsidP="00143606">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>74</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1805" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00B21C0D" w:rsidRPr="005E5C99" w:rsidRDefault="00B21C0D" w:rsidP="00143606">
+          <w:p w14:paraId="3CDC6CBA" w14:textId="77777777" w:rsidR="00B21C0D" w:rsidRPr="005E5C99" w:rsidRDefault="00B21C0D" w:rsidP="00143606">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1726" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00B21C0D" w:rsidRPr="005E5C99" w:rsidRDefault="00B21C0D" w:rsidP="00143606">
+          <w:p w14:paraId="6F43F03D" w14:textId="77777777" w:rsidR="00B21C0D" w:rsidRPr="005E5C99" w:rsidRDefault="00B21C0D" w:rsidP="00143606">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>112</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B21C0D" w:rsidTr="00E52651">
+      <w:tr w:rsidR="00B21C0D" w14:paraId="05EB5D3C" w14:textId="77777777" w:rsidTr="00E52651">
         <w:trPr>
           <w:trHeight w:val="97"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1248" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00B21C0D" w:rsidRPr="003A4919" w:rsidRDefault="00B21C0D" w:rsidP="00143606">
+          <w:p w14:paraId="4BBB36EF" w14:textId="77777777" w:rsidR="00B21C0D" w:rsidRPr="003A4919" w:rsidRDefault="00B21C0D" w:rsidP="00143606">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>F</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2647" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00B21C0D" w:rsidRPr="005E5C99" w:rsidRDefault="00B21C0D" w:rsidP="00143606">
+          <w:p w14:paraId="68375087" w14:textId="77777777" w:rsidR="00B21C0D" w:rsidRPr="005E5C99" w:rsidRDefault="00B21C0D" w:rsidP="00143606">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>35</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1532" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00B21C0D" w:rsidRPr="005E5C99" w:rsidRDefault="00B21C0D" w:rsidP="00143606">
+          <w:p w14:paraId="2D1945DA" w14:textId="77777777" w:rsidR="00B21C0D" w:rsidRPr="005E5C99" w:rsidRDefault="00B21C0D" w:rsidP="00143606">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>72</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1805" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00B21C0D" w:rsidRPr="005E5C99" w:rsidRDefault="00B21C0D" w:rsidP="00143606">
+          <w:p w14:paraId="3D998ADF" w14:textId="77777777" w:rsidR="00B21C0D" w:rsidRPr="005E5C99" w:rsidRDefault="00B21C0D" w:rsidP="00143606">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1726" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00B21C0D" w:rsidRPr="005E5C99" w:rsidRDefault="00B21C0D" w:rsidP="00143606">
+          <w:p w14:paraId="46715C36" w14:textId="77777777" w:rsidR="00B21C0D" w:rsidRPr="005E5C99" w:rsidRDefault="00B21C0D" w:rsidP="00143606">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00FC27FE" w:rsidRPr="00FC27FE" w:rsidRDefault="00FC27FE" w:rsidP="00FC27FE">
+    <w:p w14:paraId="31648391" w14:textId="77777777" w:rsidR="00FC27FE" w:rsidRPr="00FC27FE" w:rsidRDefault="00FC27FE" w:rsidP="00FC27FE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="00B050"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00FC27FE" w:rsidRPr="005E5C99" w:rsidRDefault="00FC27FE" w:rsidP="00FC27FE">
+    <w:p w14:paraId="78181110" w14:textId="77777777" w:rsidR="00FC27FE" w:rsidRPr="005E5C99" w:rsidRDefault="00FC27FE" w:rsidP="00FC27FE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="00B050"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005E5C99">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="00B050"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FC27FE" w:rsidRPr="005E5C99" w:rsidRDefault="00FC27FE" w:rsidP="00FC27FE">
+    <w:p w14:paraId="4E538647" w14:textId="77777777" w:rsidR="00FC27FE" w:rsidRPr="005E5C99" w:rsidRDefault="00FC27FE" w:rsidP="00FC27FE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="00B050"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005E5C99">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="00B050"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>**</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B21C0D" w:rsidRDefault="00B21C0D" w:rsidP="00A6518D">
+    <w:p w14:paraId="7553282F" w14:textId="77777777" w:rsidR="00B21C0D" w:rsidRDefault="00B21C0D" w:rsidP="00A6518D">
       <w:pPr>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00F105ED" w:rsidRDefault="00F105ED" w:rsidP="00A6518D">
+    <w:p w14:paraId="12397D7A" w14:textId="77777777" w:rsidR="00F105ED" w:rsidRDefault="00F105ED" w:rsidP="00A6518D">
       <w:pPr>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="003513FC" w:rsidRDefault="003513FC">
+    <w:p w14:paraId="428F6219" w14:textId="77777777" w:rsidR="003513FC" w:rsidRDefault="003513FC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F105ED" w:rsidRPr="00D338E5" w:rsidRDefault="00F105ED" w:rsidP="00F105ED">
+    <w:p w14:paraId="11B33C71" w14:textId="77777777" w:rsidR="00F105ED" w:rsidRPr="00D338E5" w:rsidRDefault="00F105ED" w:rsidP="00F105ED">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="C00000"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9409"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00F105ED" w:rsidTr="00143606">
+      <w:tr w:rsidR="00F105ED" w14:paraId="57224C49" w14:textId="77777777" w:rsidTr="00143606">
         <w:trPr>
           <w:trHeight w:val="311"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9409" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C00000"/>
           </w:tcPr>
-          <w:p w:rsidR="00F105ED" w:rsidRPr="00D338E5" w:rsidRDefault="00F105ED" w:rsidP="00143606">
+          <w:p w14:paraId="242268FC" w14:textId="77777777" w:rsidR="00F105ED" w:rsidRPr="00D338E5" w:rsidRDefault="00F105ED" w:rsidP="00143606">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:t xml:space="preserve">Figures and </w:t>
             </w:r>
             <w:r w:rsidRPr="00F105ED">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:t>Figure Legends</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00F105ED" w:rsidRDefault="00F105ED" w:rsidP="00A6518D">
+    <w:p w14:paraId="59D563F6" w14:textId="77777777" w:rsidR="00F105ED" w:rsidRDefault="00F105ED" w:rsidP="00A6518D">
       <w:pPr>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00F5673D" w:rsidRDefault="00F5673D" w:rsidP="0081732F">
+    <w:p w14:paraId="6A68AD3B" w14:textId="77777777" w:rsidR="00F5673D" w:rsidRDefault="00F5673D" w:rsidP="0081732F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="182" w:hanging="182"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F5673D">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve">• </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> start embedding figures on new page of Microsoft Word manuscript document and Call out all figures in the text</w:t>
+        <w:t>• please start embedding figures on new page of Microsoft Word manuscript document and Call out all figures in the text</w:t>
       </w:r>
       <w:r w:rsidR="0081732F">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F5673D" w:rsidRPr="00F5673D" w:rsidRDefault="00F5673D" w:rsidP="00F5673D">
+    <w:p w14:paraId="4CCA9A9B" w14:textId="77777777" w:rsidR="00F5673D" w:rsidRPr="00F5673D" w:rsidRDefault="00F5673D" w:rsidP="00F5673D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00F5673D" w:rsidRDefault="00F5673D" w:rsidP="00322679">
+    <w:p w14:paraId="139A14E9" w14:textId="77777777" w:rsidR="00F5673D" w:rsidRDefault="00F5673D" w:rsidP="00322679">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="182"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="168" w:hanging="168"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F5673D">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">• Figures and line art should be provided only as </w:t>
       </w:r>
       <w:r w:rsidRPr="00F5673D">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:val="single"/>
         </w:rPr>
@@ -6240,105 +5957,105 @@
         <w:t>software.</w:t>
       </w:r>
       <w:r w:rsidRPr="00F5673D">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>The</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00F5673D">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> best formats are TIFF and JPEG</w:t>
       </w:r>
       <w:r w:rsidRPr="00F5673D">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F5673D" w:rsidRPr="00F5673D" w:rsidRDefault="00F5673D" w:rsidP="00F5673D">
+    <w:p w14:paraId="1920F801" w14:textId="77777777" w:rsidR="00F5673D" w:rsidRPr="00F5673D" w:rsidRDefault="00F5673D" w:rsidP="00F5673D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="90"/>
           <w:tab w:val="left" w:pos="180"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00F5673D" w:rsidRPr="00F5673D" w:rsidRDefault="00F5673D" w:rsidP="00F5673D">
+    <w:p w14:paraId="20D6EB2C" w14:textId="77777777" w:rsidR="00F5673D" w:rsidRPr="00F5673D" w:rsidRDefault="00F5673D" w:rsidP="00F5673D">
       <w:pPr>
         <w:pStyle w:val="no-top-margin"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F5673D">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">•Electronically submitted figures should be of </w:t>
       </w:r>
       <w:r w:rsidRPr="00F5673D">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>high resolution</w:t>
       </w:r>
       <w:r w:rsidRPr="00F5673D">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F5673D" w:rsidRPr="00F5673D" w:rsidRDefault="00F5673D" w:rsidP="00F5673D">
+    <w:p w14:paraId="7008C249" w14:textId="77777777" w:rsidR="00F5673D" w:rsidRPr="00F5673D" w:rsidRDefault="00F5673D" w:rsidP="00F5673D">
       <w:pPr>
         <w:pStyle w:val="no-top-margin"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F5673D">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Color, 300 </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
@@ -6346,323 +6063,303 @@
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>d.p.i</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00F5673D">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>. minimum</w:t>
       </w:r>
       <w:r w:rsidRPr="00F5673D">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">; we prefer RGB for optimal rendering online, and, if possible, recommend that authors use </w:t>
-[...22 lines deleted...]
-    <w:p w:rsidR="00F5673D" w:rsidRPr="00F5673D" w:rsidRDefault="00F5673D" w:rsidP="00F5673D">
+        <w:t>; we prefer RGB for optimal rendering online, and, if possible, recommend that authors use sRGB IEC61966-2.1 when preparing files</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B12596A" w14:textId="77777777" w:rsidR="00F5673D" w:rsidRPr="00F5673D" w:rsidRDefault="00F5673D" w:rsidP="00F5673D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F5673D">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Grayscale, 600 </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00F5673D">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>d.p.i</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00F5673D">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>. minimum for blots and black &amp; white photographs</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F5673D" w:rsidRPr="00F5673D" w:rsidRDefault="00F5673D" w:rsidP="00F5673D">
+    <w:p w14:paraId="29FD0AC1" w14:textId="77777777" w:rsidR="00F5673D" w:rsidRPr="00F5673D" w:rsidRDefault="00F5673D" w:rsidP="00F5673D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F5673D">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Line art, 1200 </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00F5673D">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>d.p.i</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00F5673D">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>. minimum for graphs and illustrations</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F5673D" w:rsidRPr="00F5673D" w:rsidRDefault="00F5673D" w:rsidP="00F5673D">
+    <w:p w14:paraId="6B926062" w14:textId="77777777" w:rsidR="00F5673D" w:rsidRPr="00F5673D" w:rsidRDefault="00F5673D" w:rsidP="00F5673D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00F5673D" w:rsidRDefault="00F5673D" w:rsidP="00F5673D">
+    <w:p w14:paraId="69887A5F" w14:textId="77777777" w:rsidR="00F5673D" w:rsidRDefault="00F5673D" w:rsidP="00F5673D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="90"/>
           <w:tab w:val="left" w:pos="180"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F5673D">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>•Histograms should be presented in a simple, two-dimensional format, with no background grid.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F5673D" w:rsidRPr="00F5673D" w:rsidRDefault="00F5673D" w:rsidP="00F5673D">
+    <w:p w14:paraId="33CB8892" w14:textId="77777777" w:rsidR="00F5673D" w:rsidRPr="00F5673D" w:rsidRDefault="00F5673D" w:rsidP="00F5673D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="90"/>
           <w:tab w:val="left" w:pos="180"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00F5673D" w:rsidRDefault="00F5673D" w:rsidP="00322679">
+    <w:p w14:paraId="22431EC2" w14:textId="77777777" w:rsidR="00F5673D" w:rsidRDefault="00F5673D" w:rsidP="00322679">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="168"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="168" w:hanging="168"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F5673D">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>•Any lettering in the figures should be large enough to stand photographic reduction and use 9-pt to 12-pt Helvetica or Arial font for them.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F5673D" w:rsidRPr="00F5673D" w:rsidRDefault="00F5673D" w:rsidP="00F5673D">
+    <w:p w14:paraId="03FFCA87" w14:textId="77777777" w:rsidR="00F5673D" w:rsidRPr="00F5673D" w:rsidRDefault="00F5673D" w:rsidP="00F5673D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="90"/>
           <w:tab w:val="left" w:pos="180"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00F5673D" w:rsidRDefault="00F5673D" w:rsidP="00322679">
+    <w:p w14:paraId="07094C8D" w14:textId="77777777" w:rsidR="00F5673D" w:rsidRDefault="00F5673D" w:rsidP="00322679">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="168" w:hanging="168"/>
         <w:suppressOverlap/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F5673D">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">• Mask any patient identification in photographs; otherwise, a signed permission statement is required for </w:t>
       </w:r>
       <w:r w:rsidRPr="00F5673D">
         <w:rPr>
           <w:rStyle w:val="hps"/>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>identifiable patients</w:t>
       </w:r>
       <w:r w:rsidRPr="00F5673D">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (please see Permissions section).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F5673D" w:rsidRPr="00F5673D" w:rsidRDefault="00F5673D" w:rsidP="00F5673D">
+    <w:p w14:paraId="0ACA76D9" w14:textId="77777777" w:rsidR="00F5673D" w:rsidRPr="00F5673D" w:rsidRDefault="00F5673D" w:rsidP="00F5673D">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:suppressOverlap/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00F5673D" w:rsidRDefault="00F5673D" w:rsidP="00F5673D">
+    <w:p w14:paraId="143E0A19" w14:textId="77777777" w:rsidR="00F5673D" w:rsidRDefault="00F5673D" w:rsidP="00F5673D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F5673D">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">• </w:t>
       </w:r>
       <w:r w:rsidRPr="00322679">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Figures should be on a white background. Do not use overall background shading in figures. Do not use gray-shaded bars in graphs—use bars with solid, open, or hatched fill.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F5673D" w:rsidRPr="00F5673D" w:rsidRDefault="00F5673D" w:rsidP="00F5673D">
+    <w:p w14:paraId="2B161B74" w14:textId="77777777" w:rsidR="00F5673D" w:rsidRPr="00F5673D" w:rsidRDefault="00F5673D" w:rsidP="00F5673D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00F5673D" w:rsidRPr="00F5673D" w:rsidRDefault="00F5673D" w:rsidP="001A2575">
+    <w:p w14:paraId="0A27F7BA" w14:textId="77777777" w:rsidR="00F5673D" w:rsidRPr="00F5673D" w:rsidRDefault="00F5673D" w:rsidP="001A2575">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="168" w:hanging="168"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F5673D">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>•</w:t>
       </w:r>
       <w:r w:rsidR="00F12F12">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00F12F12" w:rsidRPr="00F5673D">
@@ -6715,214 +6412,214 @@
         </w:rPr>
         <w:t xml:space="preserve"> mm). The maximum height is 1</w:t>
       </w:r>
       <w:r w:rsidR="001A2575">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="00F12F12" w:rsidRPr="00F5673D">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>0 mm</w:t>
       </w:r>
       <w:r w:rsidRPr="00F5673D">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F5673D" w:rsidRPr="00F5673D" w:rsidRDefault="00F5673D" w:rsidP="00F5673D">
+    <w:p w14:paraId="3A575218" w14:textId="77777777" w:rsidR="00F5673D" w:rsidRPr="00F5673D" w:rsidRDefault="00F5673D" w:rsidP="00F5673D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="90"/>
           <w:tab w:val="left" w:pos="180"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00F5673D" w:rsidRPr="00F5673D" w:rsidRDefault="00F5673D" w:rsidP="00322679">
+    <w:p w14:paraId="42F52D0C" w14:textId="77777777" w:rsidR="00F5673D" w:rsidRPr="00F5673D" w:rsidRDefault="00F5673D" w:rsidP="00322679">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="182"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="168" w:hanging="168"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F5673D">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">• </w:t>
       </w:r>
       <w:r w:rsidRPr="00F5673D">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>IPA</w:t>
       </w:r>
       <w:r w:rsidRPr="00F5673D">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> reserves the right to resize and/or crop figures to fit the journal’s format where appropriate. Authors will see a proof of figures.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006D3121" w:rsidRDefault="006D3121" w:rsidP="0092457D">
+    <w:p w14:paraId="52CE0664" w14:textId="77777777" w:rsidR="006D3121" w:rsidRDefault="006D3121" w:rsidP="0092457D">
       <w:pPr>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0092457D" w:rsidRDefault="006D3121" w:rsidP="00322679">
+    <w:p w14:paraId="44D80CC9" w14:textId="77777777" w:rsidR="0092457D" w:rsidRDefault="006D3121" w:rsidP="00322679">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="196" w:hanging="196"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F5673D">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">• </w:t>
       </w:r>
       <w:r w:rsidR="0092457D" w:rsidRPr="00322679">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Figure legends</w:t>
       </w:r>
       <w:r w:rsidR="0092457D">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> should include the figure number, a brief title and a brief description of the figure. </w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="0092457D" w:rsidSect="00026DBE">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1418" w:right="1418" w:bottom="1418" w:left="1418" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E1002AFF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
-  <w:abstractNum w:abstractNumId="0">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="13A14579"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2F9AA95A"/>
     <w:lvl w:ilvl="0" w:tplc="6C02E8CE">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:asciiTheme="majorBidi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi" w:hint="default"/>
         <w:b/>
         <w:color w:val="000000" w:themeColor="text1"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -6971,51 +6668,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1BBB0B2E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3320B134"/>
     <w:lvl w:ilvl="0" w:tplc="0409000D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="540" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1260" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -7084,51 +6781,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5580" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6300" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2A7B5E3F"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="ACE8F15C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -7233,51 +6930,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="30D46AE4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0560741C"/>
     <w:lvl w:ilvl="0" w:tplc="F0F6A1F8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="540" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi" w:hint="default"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -7326,51 +7023,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="33922F1A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C030848C"/>
     <w:lvl w:ilvl="0" w:tplc="69BA9800">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="450" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi" w:hint="default"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -7419,51 +7116,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5130" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5850" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6570" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="534C4D9B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E81AC10A"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -7508,51 +7205,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="556305D3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7F5450C4"/>
     <w:lvl w:ilvl="0" w:tplc="4D5E75EC">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
         <w:color w:val="000000" w:themeColor="text1"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1170" w:hanging="360"/>
       </w:pPr>
@@ -7599,51 +7296,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4770" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5490" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6210" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="609F7156"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A00439B0"/>
     <w:lvl w:ilvl="0" w:tplc="A8624756">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
@@ -7743,63 +7440,65 @@
   <w:num w:numId="2">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="8">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
-  <w:zoom w:percent="150"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
+  <w:zoom w:percent="90"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:savePreviewPicture/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00026DBE"/>
     <w:rsid w:val="0000427B"/>
     <w:rsid w:val="00026604"/>
     <w:rsid w:val="00026DBE"/>
     <w:rsid w:val="00031053"/>
     <w:rsid w:val="00041F7C"/>
     <w:rsid w:val="00042755"/>
     <w:rsid w:val="00076181"/>
     <w:rsid w:val="0008293F"/>
     <w:rsid w:val="0012175F"/>
     <w:rsid w:val="00121C59"/>
     <w:rsid w:val="001425BA"/>
     <w:rsid w:val="001451BC"/>
     <w:rsid w:val="00150576"/>
     <w:rsid w:val="00171400"/>
     <w:rsid w:val="00173E4D"/>
     <w:rsid w:val="00194511"/>
     <w:rsid w:val="001A2575"/>
     <w:rsid w:val="001B71C9"/>
     <w:rsid w:val="0021064C"/>
     <w:rsid w:val="002250F3"/>
     <w:rsid w:val="00250FC2"/>
     <w:rsid w:val="00261E03"/>
@@ -7876,625 +7575,548 @@
     <w:rsid w:val="00B27B66"/>
     <w:rsid w:val="00B90E74"/>
     <w:rsid w:val="00BA0917"/>
     <w:rsid w:val="00BA7CA7"/>
     <w:rsid w:val="00BB7388"/>
     <w:rsid w:val="00BD7C79"/>
     <w:rsid w:val="00BE44A2"/>
     <w:rsid w:val="00C468FB"/>
     <w:rsid w:val="00CB6B30"/>
     <w:rsid w:val="00CB7959"/>
     <w:rsid w:val="00CE7EDC"/>
     <w:rsid w:val="00D00ABD"/>
     <w:rsid w:val="00D338E5"/>
     <w:rsid w:val="00D33E33"/>
     <w:rsid w:val="00D5140D"/>
     <w:rsid w:val="00D54CFB"/>
     <w:rsid w:val="00D54D6D"/>
     <w:rsid w:val="00D76569"/>
     <w:rsid w:val="00DA14DA"/>
     <w:rsid w:val="00DA2896"/>
     <w:rsid w:val="00DB10A8"/>
     <w:rsid w:val="00DB1E20"/>
     <w:rsid w:val="00DD7975"/>
     <w:rsid w:val="00DF089E"/>
     <w:rsid w:val="00E20DAA"/>
+    <w:rsid w:val="00E30E70"/>
     <w:rsid w:val="00E36A26"/>
     <w:rsid w:val="00E46C08"/>
     <w:rsid w:val="00E52651"/>
     <w:rsid w:val="00EB796B"/>
     <w:rsid w:val="00EC4ECE"/>
     <w:rsid w:val="00ED1C7A"/>
     <w:rsid w:val="00EE7E6C"/>
     <w:rsid w:val="00EF36A3"/>
     <w:rsid w:val="00EF49BE"/>
     <w:rsid w:val="00EF6460"/>
     <w:rsid w:val="00F02BD0"/>
     <w:rsid w:val="00F105ED"/>
     <w:rsid w:val="00F12F12"/>
     <w:rsid w:val="00F15818"/>
     <w:rsid w:val="00F17412"/>
     <w:rsid w:val="00F2283E"/>
     <w:rsid w:val="00F35565"/>
     <w:rsid w:val="00F5673D"/>
     <w:rsid w:val="00F65A83"/>
     <w:rsid w:val="00F84CBF"/>
     <w:rsid w:val="00F9168B"/>
     <w:rsid w:val="00FA47E7"/>
     <w:rsid w:val="00FA5ADF"/>
     <w:rsid w:val="00FB77E0"/>
     <w:rsid w:val="00FC27FE"/>
     <w:rsid w:val="00FF3D3B"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val="."/>
-  <w:listSeparator w:val=";"/>
+  <w:decimalSymbol w:val="/"/>
+  <w:listSeparator w:val="؛"/>
+  <w14:docId w14:val="0B763A0C"/>
+  <w15:docId w15:val="{645EAEED-6BB6-442B-8879-B6727579A0C0}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
-[...136 lines deleted...]
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:semiHidden="1" w:uiPriority="59" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00026DBE"/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="00026DBE"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
       </w:tblBorders>
-      <w:tblCellMar>
-[...314 lines deleted...]
-      </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="006C0333"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NormalWeb">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00BB7388"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
@@ -8550,58 +8172,58 @@
       <w:iCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="hps">
     <w:name w:val="hps"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00F5673D"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="no-top-margin">
     <w:name w:val="no-top-margin"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="00F5673D"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciencedirect.com/science/article/pii/S0142961203011542" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nlm.nih.gov/bsd/uniform_requirements.html" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciencedirect.com/science/article/pii/S0142961203011542" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.darujps.com/authors/instructions/lettertotheeditor" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.biomedcentral.com/download/endnote/biomedcentral.ens" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nlm.nih.gov/citingmedicine" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciencedirect.com/science/article/pii/S0142961203011542" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://127.0.0.1:800/CA_%20A%20Cancer%20Journal%20for%20Clinicians/www.nlm.nih.gov/mesh/default.htm" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ncbi.nlm.nih.gov/books/NBK7256/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciencedirect.com/science/article/pii/S0142961203011542" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciencedirect.com/science/article/pii/S0142961203011542" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nlm.nih.gov/bsd/uniform_requirements.html" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciencedirect.com/science/article/pii/S0142961203011542" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nlm.nih.gov/bsd/uniform_requirements.html" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciencedirect.com/science/article/pii/S0142961203011542" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nlm.nih.gov/bsd/uniform_requirements.html" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.biomedcentral.com/download/endnote/biomedcentral.ens" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciencedirect.com/science/article/pii/S0142961203011542" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.darujps.com/authors/instructions/lettertotheeditor" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciencedirect.com/science/article/pii/S0142961203011542" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nlm.nih.gov/citingmedicine" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://127.0.0.1:800/CA_%20A%20Cancer%20Journal%20for%20Clinicians/www.nlm.nih.gov/mesh/default.htm" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciencedirect.com/science/article/pii/S0142961203011542" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ncbi.nlm.nih.gov/books/NBK7256/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -8847,68 +8469,68 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>7</Pages>
-  <Words>1465</Words>
-  <Characters>8351</Characters>
+  <Words>1472</Words>
+  <Characters>8395</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>69</Lines>
   <Paragraphs>19</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>9797</CharactersWithSpaces>
+  <CharactersWithSpaces>9848</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Nooshin</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>